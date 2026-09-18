--- v1 (2026-07-21)
+++ v2 (2026-09-18)
@@ -62,132 +62,132 @@
   <si>
     <t>Aleksander</t>
   </si>
   <si>
     <t>Klimkiewicz</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Ergin</t>
   </si>
   <si>
     <t>Acar</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
+    <t>Rostecki</t>
+  </si>
+  <si>
     <t>Olender</t>
   </si>
   <si>
-    <t>Rostecki</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
     <t xml:space="preserve">Rudnicki </t>
   </si>
   <si>
+    <t xml:space="preserve">Krystian </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Godlewski </t>
+  </si>
+  <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Olszewski</t>
   </si>
   <si>
-    <t xml:space="preserve">Krystian </t>
-[...4 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Frąc</t>
   </si>
   <si>
     <t>Biernacki</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Orłowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Pawlik</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Dang</t>
+  </si>
+  <si>
     <t>Trzciński</t>
   </si>
   <si>
-    <t>Dang</t>
-[...1 lines deleted...]
-  <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Grzelak</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
+    <t>Nawrot</t>
+  </si>
+  <si>
     <t>Marciniak</t>
   </si>
   <si>
-    <t>Nawrot</t>
-[...1 lines deleted...]
-  <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Szydziak</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Osiński</t>
+  </si>
+  <si>
     <t>Kruszyński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Osiński</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Sosnowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Sajecki</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Balcerak</t>
   </si>
   <si>
     <t>Serdar</t>
   </si>
   <si>
     <t>Ertas</t>
   </si>
@@ -671,143 +671,143 @@
       </c>
       <c r="B3" s="2">
         <v>5639</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>4107</v>
+        <v>2417</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>2417</v>
+        <v>4107</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>4127</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5595</v>
+        <v>5070</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5070</v>
+        <v>5595</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>5607</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -878,212 +878,212 @@
       </c>
       <c r="B12" s="2">
         <v>2421</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>2117</v>
+        <v>6003</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>6003</v>
+        <v>2117</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>2419</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>3392</v>
+        <v>5576</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>5576</v>
+        <v>3392</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>3744</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3391</v>
+        <v>5638</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>5638</v>
+        <v>3391</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>2742</v>
       </c>
       <c r="C21" s="2" t="s">