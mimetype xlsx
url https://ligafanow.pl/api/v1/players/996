--- v0 (2026-04-09)
+++ v1 (2026-07-21)
@@ -74,105 +74,105 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Ergin</t>
   </si>
   <si>
     <t>Acar</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Olender</t>
   </si>
   <si>
     <t>Rostecki</t>
   </si>
   <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
     <t xml:space="preserve">Rudnicki </t>
   </si>
   <si>
+    <t>Krystian</t>
+  </si>
+  <si>
+    <t>Olszewski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Krystian </t>
   </si>
   <si>
     <t xml:space="preserve">Godlewski </t>
   </si>
   <si>
-    <t>Krystian</t>
-[...4 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Frąc</t>
   </si>
   <si>
     <t>Biernacki</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Orłowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Pawlik</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Trzciński</t>
   </si>
   <si>
     <t>Dang</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Grzelak</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
+    <t>Marciniak</t>
+  </si>
+  <si>
     <t>Nawrot</t>
-  </si>
-[...1 lines deleted...]
-    <t>Marciniak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Szydziak</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Kruszyński</t>
   </si>
   <si>
     <t>Osiński</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Sosnowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
@@ -740,74 +740,74 @@
       </c>
       <c r="B6" s="2">
         <v>4127</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5070</v>
+        <v>5595</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5595</v>
+        <v>5070</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>5607</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -947,74 +947,74 @@
       </c>
       <c r="B15" s="2">
         <v>2419</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5576</v>
+        <v>3392</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3392</v>
+        <v>5576</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>3744</v>
       </c>
       <c r="C18" s="2" t="s">