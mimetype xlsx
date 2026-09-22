--- v2 (2026-07-21)
+++ v3 (2026-09-22)
@@ -68,120 +68,120 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Macek</t>
   </si>
   <si>
     <t xml:space="preserve">Bartek </t>
   </si>
   <si>
     <t>Małachowski</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
+    <t>Kołakowski</t>
+  </si>
+  <si>
     <t>Dudek</t>
   </si>
   <si>
-    <t>Kołakowski</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t xml:space="preserve">Tukiendorf </t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Franus</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t xml:space="preserve">Kliczek </t>
   </si>
   <si>
     <t>Janusz</t>
   </si>
   <si>
     <t>Nieznany</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
+    <t>Batorowski</t>
+  </si>
+  <si>
     <t>Bartoszewski</t>
   </si>
   <si>
-    <t>Batorowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Wereda</t>
   </si>
   <si>
     <t>Nowotczyński</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Borucki</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Malenka</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Dudziński</t>
   </si>
   <si>
+    <t>Sidor</t>
+  </si>
+  <si>
     <t>Pawlak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sidor</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Czaja</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Włodarski</t>
   </si>
   <si>
     <t>Samuel</t>
   </si>
   <si>
     <t>Canu</t>
   </si>
   <si>
     <t>Szczepan</t>
   </si>
@@ -679,74 +679,74 @@
       </c>
       <c r="B4" s="2">
         <v>5209</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>3595</v>
+        <v>3585</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>3585</v>
+        <v>3595</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>3994</v>
       </c>
       <c r="C7" s="2" t="s">
@@ -817,74 +817,74 @@
       </c>
       <c r="B10" s="2">
         <v>3581</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>5998</v>
+        <v>571</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>571</v>
+        <v>5998</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>987</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -978,74 +978,74 @@
       </c>
       <c r="B17" s="2">
         <v>3583</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>5992</v>
+        <v>3930</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3930</v>
+        <v>5992</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>3674</v>
       </c>
       <c r="C20" s="2" t="s">
@@ -1056,51 +1056,51 @@
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>5902</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>3929</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">