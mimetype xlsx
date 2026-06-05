--- v0 (2026-04-02)
+++ v1 (2026-06-05)
@@ -68,87 +68,87 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Macek</t>
   </si>
   <si>
     <t xml:space="preserve">Bartek </t>
   </si>
   <si>
     <t>Małachowski</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
+    <t>Dudek</t>
+  </si>
+  <si>
     <t>Kołakowski</t>
   </si>
   <si>
-    <t>Dudek</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t xml:space="preserve">Tukiendorf </t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t xml:space="preserve">Kliczek </t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Franus</t>
   </si>
   <si>
     <t>Janusz</t>
   </si>
   <si>
     <t>Nieznany</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
+    <t>Batorowski</t>
+  </si>
+  <si>
     <t>Bartoszewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Batorowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Nowotczyński</t>
   </si>
   <si>
     <t>Wereda</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Borucki</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Malenka</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
@@ -679,74 +679,74 @@
       </c>
       <c r="B4" s="2">
         <v>5209</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>3585</v>
+        <v>3595</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>3595</v>
+        <v>3585</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>3994</v>
       </c>
       <c r="C7" s="2" t="s">
@@ -817,74 +817,74 @@
       </c>
       <c r="B10" s="2">
         <v>3581</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>5998</v>
+        <v>571</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>571</v>
+        <v>5998</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3932</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -1056,51 +1056,51 @@
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>5902</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>3929</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">