--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -80,86 +80,86 @@
   <si>
     <t>Macek</t>
   </si>
   <si>
     <t xml:space="preserve">Bartek </t>
   </si>
   <si>
     <t>Małachowski</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
     <t>Dudek</t>
   </si>
   <si>
     <t>Kołakowski</t>
   </si>
   <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t xml:space="preserve">Tukiendorf </t>
   </si>
   <si>
+    <t>Dominik</t>
+  </si>
+  <si>
+    <t>Franus</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t xml:space="preserve">Kliczek </t>
   </si>
   <si>
-    <t>Dominik</t>
-[...4 lines deleted...]
-  <si>
     <t>Janusz</t>
   </si>
   <si>
     <t>Nieznany</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
+    <t>Bartoszewski</t>
+  </si>
+  <si>
     <t>Batorowski</t>
   </si>
   <si>
-    <t>Bartoszewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Wereda</t>
+  </si>
+  <si>
     <t>Nowotczyński</t>
   </si>
   <si>
-    <t>Wereda</t>
-[...1 lines deleted...]
-  <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Borucki</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Malenka</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Dudziński</t>
   </si>
   <si>
     <t>Pawlak</t>
   </si>
   <si>
     <t>Sidor</t>
   </si>
   <si>
     <t>Piotr</t>
@@ -182,54 +182,54 @@
   <si>
     <t>Canu</t>
   </si>
   <si>
     <t>Szczepan</t>
   </si>
   <si>
     <t>Polberg</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Borek</t>
   </si>
   <si>
     <t>Sławomir</t>
   </si>
   <si>
     <t>Szechlicki</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Peszuk</t>
+  </si>
+  <si>
     <t>Półchłopek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Peszuk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -748,189 +748,189 @@
       </c>
       <c r="B7" s="2">
         <v>3994</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>3993</v>
+        <v>5208</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>5208</v>
+        <v>3993</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>3581</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>571</v>
+        <v>5998</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>5998</v>
+        <v>571</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>3932</v>
+        <v>987</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>987</v>
+        <v>3932</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>3928</v>
       </c>
       <c r="C15" s="2" t="s">
@@ -1185,74 +1185,74 @@
       </c>
       <c r="B26" s="2">
         <v>3586</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>3584</v>
+        <v>3590</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>3590</v>
+        <v>3584</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>