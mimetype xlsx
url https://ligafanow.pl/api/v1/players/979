--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -1046,83 +1046,83 @@
       </c>
       <c r="B21" s="2">
         <v>5644</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>2295</v>
+        <v>2772</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>2772</v>
+        <v>2295</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>