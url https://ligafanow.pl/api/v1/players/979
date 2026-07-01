--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -101,54 +101,54 @@
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Piwowarski</t>
   </si>
   <si>
     <t xml:space="preserve">Filip </t>
   </si>
   <si>
     <t>Maksymov</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Zagrodzki</t>
   </si>
   <si>
     <t xml:space="preserve">Pudełko </t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
+    <t>Cymerman</t>
+  </si>
+  <si>
     <t>Gorczyca</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cymerman</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Żmijewski</t>
   </si>
   <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t xml:space="preserve">Pęzior </t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Rudziński</t>
   </si>
   <si>
     <t xml:space="preserve">Maciek </t>
   </si>
   <si>
     <t xml:space="preserve">Kusiński </t>
   </si>
@@ -793,74 +793,74 @@
       </c>
       <c r="B10" s="2">
         <v>5186</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3451</v>
+        <v>3787</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3787</v>
+        <v>3451</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>2778</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -1078,51 +1078,51 @@
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>2295</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>