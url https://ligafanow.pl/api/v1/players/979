--- v2 (2026-07-01)
+++ v3 (2026-08-15)
@@ -101,93 +101,93 @@
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Piwowarski</t>
   </si>
   <si>
     <t xml:space="preserve">Filip </t>
   </si>
   <si>
     <t>Maksymov</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Zagrodzki</t>
   </si>
   <si>
     <t xml:space="preserve">Pudełko </t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
+    <t>Gorczyca</t>
+  </si>
+  <si>
     <t>Cymerman</t>
   </si>
   <si>
-    <t>Gorczyca</t>
-[...1 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Żmijewski</t>
   </si>
   <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t xml:space="preserve">Pęzior </t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Rudziński</t>
   </si>
   <si>
     <t xml:space="preserve">Maciek </t>
   </si>
   <si>
     <t xml:space="preserve">Kusiński </t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Piórkowski </t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Mech</t>
+  </si>
+  <si>
     <t>Mikołajczuk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Mech</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Bireta</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Stasiak</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Dmowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -793,74 +793,74 @@
       </c>
       <c r="B10" s="2">
         <v>5186</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3787</v>
+        <v>3451</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3451</v>
+        <v>3787</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>2778</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -954,74 +954,74 @@
       </c>
       <c r="B17" s="2">
         <v>5187</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2478</v>
+        <v>3516</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3516</v>
+        <v>2478</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>2349</v>
       </c>
       <c r="C20" s="2" t="s">
@@ -1078,51 +1078,51 @@
       </c>
       <c r="E22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>2295</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>