--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -110,108 +110,108 @@
   <si>
     <t>Wałachowski</t>
   </si>
   <si>
     <t xml:space="preserve">Konrad </t>
   </si>
   <si>
     <t>Pisarski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Dudziński</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t xml:space="preserve">Pyrka </t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
+    <t>Rusek</t>
+  </si>
+  <si>
     <t>Ciepielak</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Łyczkowski</t>
   </si>
   <si>
-    <t>Rusek</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Michał </t>
   </si>
   <si>
     <t>Gałkowski</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Górecki</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t>Trybułowicz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Lach</t>
   </si>
   <si>
     <t>Sokołowski</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Kołaczyński</t>
   </si>
   <si>
     <t xml:space="preserve">Przemysław </t>
   </si>
   <si>
     <t>Strzelczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
+    <t>Kulesza</t>
+  </si>
+  <si>
     <t>Bachanek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kulesza</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Adamowicz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -851,103 +851,103 @@
       </c>
       <c r="B12" s="2">
         <v>43</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>5388</v>
+        <v>5382</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>5391</v>
+        <v>5388</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>5382</v>
+        <v>5391</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>5381</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
@@ -1081,74 +1081,74 @@
       </c>
       <c r="B22" s="2">
         <v>5386</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>5377</v>
+        <v>5389</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>5389</v>
+        <v>5377</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>2012</v>
       </c>
       <c r="C25" s="2" t="s">