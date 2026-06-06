--- v0 (2026-06-06)
+++ v1 (2026-06-06)
@@ -50,89 +50,89 @@
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Domidowicz</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t xml:space="preserve">Adrian </t>
+  </si>
+  <si>
+    <t>Giżyński</t>
+  </si>
+  <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Adrian</t>
   </si>
   <si>
+    <t>Sosnowski</t>
+  </si>
+  <si>
+    <t>Wolszczak</t>
+  </si>
+  <si>
     <t>Brzuchacz</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...1 lines deleted...]
-  <si>
     <t>Machnik</t>
   </si>
   <si>
-    <t xml:space="preserve">Adrian </t>
-[...10 lines deleted...]
-  <si>
     <t>Andrzej</t>
   </si>
   <si>
     <t>Łukomski</t>
   </si>
   <si>
     <t xml:space="preserve">Bartek </t>
   </si>
   <si>
+    <t>Tula</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kamiński  </t>
   </si>
   <si>
-    <t>Tula</t>
-[...1 lines deleted...]
-  <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Gołasiewicz</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Gałecki</t>
   </si>
   <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t>Kowalewski</t>
   </si>
   <si>
     <t>Borowski</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">Mikołajczyk </t>
@@ -164,120 +164,120 @@
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t>Palmowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kuczewski</t>
   </si>
   <si>
     <t>Juga</t>
   </si>
   <si>
     <t>Żak</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Mamla</t>
   </si>
   <si>
+    <t xml:space="preserve">Marcin </t>
+  </si>
+  <si>
+    <t>Zawadka</t>
+  </si>
+  <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t xml:space="preserve">Szewczyk </t>
+  </si>
+  <si>
     <t>Graczyk</t>
   </si>
   <si>
-    <t xml:space="preserve">Marcin </t>
-[...1 lines deleted...]
-  <si>
     <t>Chuptyś</t>
   </si>
   <si>
-    <t>Zawadka</t>
-[...4 lines deleted...]
-  <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Pec</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Kielak</t>
   </si>
   <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Wawrzeński</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Wierzbicki</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Pająk</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Balcerkiewicz</t>
   </si>
   <si>
     <t>Radek</t>
   </si>
   <si>
     <t>Suski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Baran</t>
+  </si>
+  <si>
+    <t>Bichta</t>
+  </si>
+  <si>
     <t>Stankiewicz</t>
-  </si>
-[...4 lines deleted...]
-    <t>Bichta</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Krauz</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Miziurkowski</t>
   </si>
   <si>
     <t>Tomek</t>
   </si>
   <si>
     <t xml:space="preserve">Terpiłowski </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -699,212 +699,212 @@
       </c>
       <c r="B2" s="2">
         <v>3967</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>3491</v>
+        <v>5344</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>6156</v>
+        <v>3335</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>5344</v>
+        <v>5567</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>3335</v>
+        <v>3491</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>5567</v>
+        <v>6156</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>5566</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>5537</v>
+        <v>5341</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>5341</v>
+        <v>5537</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>1466</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -1113,235 +1113,235 @@
       </c>
       <c r="B20" s="2">
         <v>5634</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>2679</v>
+        <v>3321</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>5651</v>
+        <v>2679</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>6009</v>
+        <v>5651</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>3321</v>
+        <v>6009</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>2998</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>1469</v>
+        <v>5635</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>5340</v>
+        <v>5934</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>5635</v>
+        <v>1469</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>5934</v>
+        <v>5340</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>6005</v>
       </c>
       <c r="C30" s="2" t="s">
@@ -1481,97 +1481,97 @@
       </c>
       <c r="B36" s="2">
         <v>710</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>68</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>69</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="2">
-        <v>6006</v>
+        <v>6008</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>71</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2">
-        <v>6008</v>
+        <v>5652</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="2">
-        <v>5652</v>
+        <v>6006</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>70</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="2">
         <v>6103</v>
       </c>
       <c r="C40" s="2" t="s">