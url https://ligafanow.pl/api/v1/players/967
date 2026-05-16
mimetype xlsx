--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -155,54 +155,54 @@
   <si>
     <t>Tsvirko</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Kamiński</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Górkiewicz</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Budziński</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Budzich</t>
+  </si>
+  <si>
     <t>Jaroń</t>
-  </si>
-[...1 lines deleted...]
-    <t>Budzich</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Staniszewski</t>
   </si>
   <si>
     <t xml:space="preserve">Mykola </t>
   </si>
   <si>
     <t xml:space="preserve">Senkiv </t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Pyrz</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
@@ -1045,112 +1045,112 @@
       </c>
       <c r="B19" s="2">
         <v>5657</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3870</v>
+        <v>3872</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>5858</v>
+        <v>3870</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G21" s="2" t="s">
-        <v>11</v>
+      <c r="G21" s="2">
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>3872</v>
+        <v>5858</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2">
-        <v>3</v>
+      <c r="G22" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>3865</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2">
         <v>1</v>
       </c>
     </row>