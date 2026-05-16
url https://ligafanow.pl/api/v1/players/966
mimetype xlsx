--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -158,81 +158,81 @@
   <si>
     <t>Borovskii</t>
   </si>
   <si>
     <t xml:space="preserve">Roman </t>
   </si>
   <si>
     <t>Borovetc</t>
   </si>
   <si>
     <t>Samuli</t>
   </si>
   <si>
     <t>Hannikainen</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
     <t>Avkhimovych</t>
   </si>
   <si>
     <t>Taras</t>
   </si>
   <si>
+    <t>Tsipuk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taras </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Levytskyi </t>
+  </si>
+  <si>
     <t>Mysko</t>
   </si>
   <si>
     <t>Rudets</t>
   </si>
   <si>
     <t>Kobliuk</t>
   </si>
   <si>
-    <t>Tsipuk</t>
-[...7 lines deleted...]
-  <si>
     <t>Vadym</t>
   </si>
   <si>
     <t>Butenko</t>
   </si>
   <si>
     <t>Vitali</t>
   </si>
   <si>
+    <t>Yashchuk</t>
+  </si>
+  <si>
     <t>Sokmaskiv</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yashchuk</t>
   </si>
   <si>
     <t>Vitaliy</t>
   </si>
   <si>
     <t>Sochackiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1033,238 +1033,238 @@
       </c>
       <c r="B19" s="2">
         <v>5832</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>5611</v>
+        <v>3074</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>5997</v>
+        <v>5397</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>3498</v>
+        <v>3069</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>50</v>
+        <v>15</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>3074</v>
+        <v>5611</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>5397</v>
+        <v>5997</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>3069</v>
+        <v>3498</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>3467</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>3073</v>
+        <v>3066</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>3066</v>
+        <v>3073</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>5935</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">