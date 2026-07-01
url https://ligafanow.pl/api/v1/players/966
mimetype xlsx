--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -125,114 +125,114 @@
   <si>
     <t xml:space="preserve">Mykhailo </t>
   </si>
   <si>
     <t xml:space="preserve">Vakaliuk </t>
   </si>
   <si>
     <t>Mykhailo</t>
   </si>
   <si>
     <t>Foroshchuk</t>
   </si>
   <si>
     <t>Mykola</t>
   </si>
   <si>
     <t>Melnyk</t>
   </si>
   <si>
     <t xml:space="preserve">Oleh </t>
   </si>
   <si>
     <t>Verbovskyi</t>
   </si>
   <si>
+    <t>Oleksandr</t>
+  </si>
+  <si>
+    <t>Borovskii</t>
+  </si>
+  <si>
     <t xml:space="preserve">Oleksandr </t>
   </si>
   <si>
     <t xml:space="preserve">Krytiuk </t>
   </si>
   <si>
-    <t>Oleksandr</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Roman </t>
   </si>
   <si>
     <t>Borovetc</t>
   </si>
   <si>
     <t>Samuli</t>
   </si>
   <si>
     <t>Hannikainen</t>
   </si>
   <si>
     <t>Serhii</t>
   </si>
   <si>
     <t>Avkhimovych</t>
   </si>
   <si>
     <t>Taras</t>
   </si>
   <si>
+    <t>Rudets</t>
+  </si>
+  <si>
+    <t>Kobliuk</t>
+  </si>
+  <si>
     <t>Tsipuk</t>
   </si>
   <si>
     <t xml:space="preserve">Taras </t>
   </si>
   <si>
     <t xml:space="preserve">Levytskyi </t>
   </si>
   <si>
     <t>Mysko</t>
   </si>
   <si>
-    <t>Rudets</t>
-[...4 lines deleted...]
-  <si>
     <t>Vadym</t>
   </si>
   <si>
     <t>Butenko</t>
   </si>
   <si>
     <t>Vitali</t>
   </si>
   <si>
+    <t>Sokmaskiv</t>
+  </si>
+  <si>
     <t>Yashchuk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sokmaskiv</t>
   </si>
   <si>
     <t>Vitaliy</t>
   </si>
   <si>
     <t>Sochackiy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -918,77 +918,77 @@
       </c>
       <c r="B14" s="2">
         <v>5049</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>4850</v>
+        <v>3499</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>3499</v>
+        <v>4850</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>5830</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
@@ -1033,238 +1033,238 @@
       </c>
       <c r="B19" s="2">
         <v>5832</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3074</v>
+        <v>5997</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>5397</v>
+        <v>3498</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="E21" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>3069</v>
+        <v>3074</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>5611</v>
+        <v>5397</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>5997</v>
+        <v>3069</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>3498</v>
+        <v>5611</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>3467</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>3066</v>
+        <v>3073</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>3073</v>
+        <v>3066</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>5935</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">