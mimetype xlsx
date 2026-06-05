--- v0 (2026-04-01)
+++ v1 (2026-06-05)
@@ -182,60 +182,60 @@
   <si>
     <t>Sochań</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t xml:space="preserve">Maliński </t>
   </si>
   <si>
     <t xml:space="preserve">Mikołaj </t>
   </si>
   <si>
     <t>Wielgus</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t xml:space="preserve">Jędrzejewski </t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t xml:space="preserve">Ptaszyński </t>
+  </si>
+  <si>
     <t>Dzisiów</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Budziński</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Ptaszyński </t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Alberski</t>
   </si>
   <si>
     <t>Rawa</t>
   </si>
   <si>
     <t>Cegiełko</t>
   </si>
   <si>
     <t>Volodymyr</t>
   </si>
   <si>
     <t>Oksak</t>
   </si>
   <si>
     <t xml:space="preserve">Wojtek </t>
   </si>
   <si>
     <t xml:space="preserve">Mamak </t>
   </si>
@@ -1169,103 +1169,103 @@
       </c>
       <c r="B24" s="2">
         <v>4777</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>95</v>
+        <v>4641</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>5837</v>
+        <v>95</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E26" s="2" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>4641</v>
+        <v>5837</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>360</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="2" t="s">