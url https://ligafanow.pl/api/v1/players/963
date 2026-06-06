--- v1 (2026-06-05)
+++ v2 (2026-06-06)
@@ -182,72 +182,72 @@
   <si>
     <t>Sochań</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t xml:space="preserve">Maliński </t>
   </si>
   <si>
     <t xml:space="preserve">Mikołaj </t>
   </si>
   <si>
     <t>Wielgus</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t xml:space="preserve">Jędrzejewski </t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Dzisiów</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piotr </t>
+  </si>
+  <si>
+    <t>Budziński</t>
+  </si>
+  <si>
     <t xml:space="preserve">Ptaszyński </t>
   </si>
   <si>
-    <t>Dzisiów</t>
-[...7 lines deleted...]
-  <si>
     <t>Przemysław</t>
   </si>
   <si>
+    <t>Rawa</t>
+  </si>
+  <si>
+    <t>Cegiełko</t>
+  </si>
+  <si>
     <t>Alberski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Cegiełko</t>
   </si>
   <si>
     <t>Volodymyr</t>
   </si>
   <si>
     <t>Oksak</t>
   </si>
   <si>
     <t xml:space="preserve">Wojtek </t>
   </si>
   <si>
     <t xml:space="preserve">Mamak </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1169,166 +1169,166 @@
       </c>
       <c r="B24" s="2">
         <v>4777</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>4641</v>
+        <v>95</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>95</v>
+        <v>5837</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>5837</v>
+        <v>4641</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>360</v>
+        <v>1938</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>1938</v>
+        <v>204</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>204</v>
+        <v>360</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>6045</v>
       </c>
       <c r="C31" s="2" t="s">