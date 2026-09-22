--- v2 (2026-06-06)
+++ v3 (2026-09-22)
@@ -71,65 +71,65 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Andrii</t>
   </si>
   <si>
     <t>Rykalov</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t xml:space="preserve">Artur </t>
   </si>
   <si>
     <t>Wrzyszcz</t>
   </si>
   <si>
     <t xml:space="preserve">Bartosz </t>
   </si>
   <si>
     <t xml:space="preserve">Iwanowski </t>
   </si>
   <si>
+    <t>Daniel</t>
+  </si>
+  <si>
+    <t>Kaczyński</t>
+  </si>
+  <si>
+    <t>Silzhenkov</t>
+  </si>
+  <si>
     <t xml:space="preserve">Daniel </t>
   </si>
   <si>
     <t>Grala</t>
   </si>
   <si>
-    <t>Daniel</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Dawid </t>
   </si>
   <si>
     <t>Gołucki</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Lutostański</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Szkoda</t>
   </si>
   <si>
     <t xml:space="preserve">Franciszek </t>
   </si>
   <si>
     <t xml:space="preserve">Teodorczyk </t>
@@ -197,57 +197,57 @@
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t xml:space="preserve">Jędrzejewski </t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Dzisiów</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Budziński</t>
   </si>
   <si>
     <t xml:space="preserve">Ptaszyński </t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
+    <t>Cegiełko</t>
+  </si>
+  <si>
+    <t>Alberski</t>
+  </si>
+  <si>
     <t>Rawa</t>
-  </si>
-[...4 lines deleted...]
-    <t>Alberski</t>
   </si>
   <si>
     <t>Volodymyr</t>
   </si>
   <si>
     <t>Oksak</t>
   </si>
   <si>
     <t xml:space="preserve">Wojtek </t>
   </si>
   <si>
     <t xml:space="preserve">Mamak </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,109 +732,109 @@
       </c>
       <c r="B5" s="2">
         <v>4612</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>4999</v>
+        <v>4940</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>4940</v>
+        <v>5328</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>5328</v>
+        <v>4999</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>5347</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
@@ -1238,97 +1238,97 @@
       </c>
       <c r="B27" s="2">
         <v>4641</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>1938</v>
+        <v>204</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>204</v>
+        <v>360</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>360</v>
+        <v>1938</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>6045</v>
       </c>
       <c r="C31" s="2" t="s">