--- v0 (2026-03-30)
+++ v1 (2026-05-30)
@@ -128,114 +128,114 @@
   <si>
     <t>Leśniewski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Bujniak</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Miskurski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Kawczyński</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Drewniak</t>
+  </si>
+  <si>
+    <t>Adamczyk</t>
+  </si>
+  <si>
+    <t>Matynia</t>
+  </si>
+  <si>
     <t xml:space="preserve">Pietrzyk	</t>
   </si>
   <si>
     <t>Nawrocki</t>
   </si>
   <si>
-    <t>Drewniak</t>
-[...7 lines deleted...]
-  <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Łada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paweł </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piurkowski	</t>
+  </si>
+  <si>
+    <t>Kowalczyk</t>
+  </si>
+  <si>
     <t>Krawczyk</t>
   </si>
   <si>
-    <t xml:space="preserve">Paweł </t>
-[...1 lines deleted...]
-  <si>
     <t>Strzelecki</t>
   </si>
   <si>
-    <t>Łada</t>
-[...7 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Góral</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Lubowiecki</t>
   </si>
   <si>
     <t xml:space="preserve">Sami </t>
   </si>
   <si>
     <t>Trimech</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Wadowski</t>
+  </si>
+  <si>
+    <t>Badowski</t>
+  </si>
+  <si>
     <t>Sołoducha</t>
-  </si>
-[...4 lines deleted...]
-    <t>Badowski</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Machten</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t xml:space="preserve">Gajewski </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -927,287 +927,287 @@
       </c>
       <c r="B14" s="2">
         <v>972</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>973</v>
+        <v>1243</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>1217</v>
+        <v>1105</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>1243</v>
+        <v>596</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1105</v>
+        <v>973</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>596</v>
+        <v>1217</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1260</v>
+        <v>1102</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>967</v>
+        <v>1236</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>1101</v>
+        <v>1260</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>1236</v>
+        <v>965</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>1104</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
@@ -1249,97 +1249,97 @@
       </c>
       <c r="B28" s="2">
         <v>970</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>1099</v>
+        <v>964</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>964</v>
+        <v>1098</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
         <v>1032</v>
       </c>
       <c r="C32" s="2" t="s">