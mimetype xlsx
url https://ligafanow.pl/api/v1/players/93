--- v1 (2026-05-30)
+++ v2 (2026-09-01)
@@ -128,114 +128,114 @@
   <si>
     <t>Leśniewski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Bujniak</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Miskurski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Kawczyński</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Matynia</t>
+  </si>
+  <si>
+    <t>Nawrocki</t>
+  </si>
+  <si>
     <t>Drewniak</t>
   </si>
   <si>
+    <t xml:space="preserve">Pietrzyk	</t>
+  </si>
+  <si>
     <t>Adamczyk</t>
   </si>
   <si>
-    <t>Matynia</t>
-[...7 lines deleted...]
-  <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Kowalczyk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paweł </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piurkowski	</t>
+  </si>
+  <si>
+    <t>Krawczyk</t>
+  </si>
+  <si>
     <t>Łada</t>
   </si>
   <si>
-    <t xml:space="preserve">Paweł </t>
-[...10 lines deleted...]
-  <si>
     <t>Strzelecki</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Góral</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Lubowiecki</t>
   </si>
   <si>
     <t xml:space="preserve">Sami </t>
   </si>
   <si>
     <t>Trimech</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Wadowski</t>
   </si>
   <si>
+    <t>Sołoducha</t>
+  </si>
+  <si>
     <t>Badowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sołoducha</t>
   </si>
   <si>
     <t>Stefan</t>
   </si>
   <si>
     <t>Machten</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t xml:space="preserve">Gajewski </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -927,290 +927,290 @@
       </c>
       <c r="B14" s="2">
         <v>972</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>1243</v>
+        <v>596</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>1105</v>
+        <v>1217</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>596</v>
+        <v>1243</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>973</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>1217</v>
+        <v>1105</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1102</v>
+        <v>1236</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>967</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>1101</v>
+        <v>1260</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>1236</v>
+        <v>1102</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>1260</v>
+        <v>965</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>965</v>
+        <v>1101</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>1104</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F26" s="2" t="s">
@@ -1272,74 +1272,74 @@
       </c>
       <c r="B29" s="2">
         <v>964</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
         <v>1032</v>
       </c>
       <c r="C32" s="2" t="s">