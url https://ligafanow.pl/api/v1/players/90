--- v0 (2026-03-31)
+++ v1 (2026-05-16)
@@ -59,54 +59,54 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Sykulak</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Wasilewski</t>
   </si>
   <si>
     <t>Bartłomiej</t>
   </si>
   <si>
+    <t>Wołowicz</t>
+  </si>
+  <si>
     <t>Sokół</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wołowicz</t>
   </si>
   <si>
     <t>Brian</t>
   </si>
   <si>
     <t>Kober</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Żurawski</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Jankowski</t>
   </si>
@@ -614,74 +614,74 @@
       </c>
       <c r="B3" s="2">
         <v>1187</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>1150</v>
+        <v>1148</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>1152</v>
       </c>
       <c r="C6" s="2" t="s">