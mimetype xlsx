--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -122,60 +122,60 @@
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Maciejewski</t>
   </si>
   <si>
     <t>Krzysiek</t>
   </si>
   <si>
     <t>Gołos</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t xml:space="preserve">Langowski </t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Sojczyński </t>
   </si>
   <si>
+    <t xml:space="preserve">Mateusz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muranowicz </t>
+  </si>
+  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Surowiec</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Muranowicz </t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Walętrzak</t>
   </si>
   <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Banach</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Gmurczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Patryk </t>
   </si>
   <si>
     <t xml:space="preserve">Żuber </t>
   </si>
@@ -906,89 +906,89 @@
       </c>
       <c r="B14" s="2">
         <v>4399</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>6119</v>
+        <v>4826</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>11</v>
+      <c r="G15" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>4826</v>
+        <v>6119</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2">
-        <v>10</v>
+      <c r="G16" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>5559</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>