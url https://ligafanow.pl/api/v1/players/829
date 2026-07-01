--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -53,56 +53,56 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t xml:space="preserve">Alan </t>
   </si>
   <si>
     <t>Mostowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Budzaj</t>
+  </si>
+  <si>
     <t>Bedynek</t>
   </si>
   <si>
-    <t>Budzaj</t>
-[...1 lines deleted...]
-  <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Purchalak</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t xml:space="preserve">Pajda </t>
   </si>
   <si>
     <t xml:space="preserve">Filip </t>
   </si>
   <si>
     <t xml:space="preserve">Woźnica </t>
   </si>
   <si>
     <t>Gryfin</t>
   </si>
   <si>
     <t>Cąkała</t>
@@ -122,87 +122,87 @@
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Maciejewski</t>
   </si>
   <si>
     <t>Krzysiek</t>
   </si>
   <si>
     <t>Gołos</t>
   </si>
   <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t xml:space="preserve">Langowski </t>
   </si>
   <si>
     <t xml:space="preserve">Marcin </t>
   </si>
   <si>
     <t xml:space="preserve">Sojczyński </t>
   </si>
   <si>
+    <t>Mateusz</t>
+  </si>
+  <si>
+    <t>Surowiec</t>
+  </si>
+  <si>
     <t xml:space="preserve">Mateusz </t>
   </si>
   <si>
     <t xml:space="preserve">Muranowicz </t>
   </si>
   <si>
-    <t>Mateusz</t>
-[...4 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Walętrzak</t>
   </si>
   <si>
     <t>Miłosz</t>
   </si>
   <si>
     <t>Banach</t>
   </si>
   <si>
+    <t xml:space="preserve">Patryk </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Żuber </t>
+  </si>
+  <si>
     <t>Patryk</t>
   </si>
   <si>
+    <t>Piekarniak</t>
+  </si>
+  <si>
     <t>Gmurczyk</t>
-  </si>
-[...7 lines deleted...]
-    <t>Piekarniak</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Amermajster</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t xml:space="preserve">Płatek </t>
   </si>
   <si>
     <t xml:space="preserve">Przemek </t>
   </si>
   <si>
     <t xml:space="preserve">Panasiuk </t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Mroczek</t>
   </si>
@@ -630,89 +630,89 @@
       </c>
       <c r="B2" s="2">
         <v>4825</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>1481</v>
+        <v>4913</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="2">
-        <v>13</v>
+      <c r="G3" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>4913</v>
+        <v>1481</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2" t="s">
-        <v>11</v>
+      <c r="G4" s="2">
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>2827</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -906,89 +906,89 @@
       </c>
       <c r="B14" s="2">
         <v>4399</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>4826</v>
+        <v>6119</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2">
-        <v>10</v>
+      <c r="G15" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>6119</v>
+        <v>4826</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2" t="s">
-        <v>11</v>
+      <c r="G16" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>5559</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -998,103 +998,103 @@
       </c>
       <c r="B18" s="2">
         <v>6076</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2540</v>
+        <v>4821</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>11</v>
+      <c r="G19" s="2">
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>4821</v>
+        <v>6046</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2">
-        <v>15</v>
+      <c r="G20" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>6046</v>
+        <v>2540</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>4941</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E22" s="2" t="s">