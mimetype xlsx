--- v2 (2026-07-01)
+++ v3 (2026-08-15)
@@ -53,54 +53,54 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t xml:space="preserve">Alan </t>
   </si>
   <si>
     <t>Mostowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Bedynek</t>
+  </si>
+  <si>
     <t>Budzaj</t>
-  </si>
-[...1 lines deleted...]
-    <t>Bedynek</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Purchalak</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t xml:space="preserve">Pajda </t>
   </si>
   <si>
     <t xml:space="preserve">Filip </t>
   </si>
   <si>
     <t xml:space="preserve">Woźnica </t>
   </si>
   <si>
     <t>Gryfin</t>
   </si>
@@ -630,89 +630,89 @@
       </c>
       <c r="B2" s="2">
         <v>4825</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>4913</v>
+        <v>1481</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="2" t="s">
-        <v>11</v>
+      <c r="G3" s="2">
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>1481</v>
+        <v>4913</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2">
-        <v>13</v>
+      <c r="G4" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>2827</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>