--- v0 (2026-04-01)
+++ v1 (2026-09-29)
@@ -122,60 +122,60 @@
   <si>
     <t>Leonid</t>
   </si>
   <si>
     <t>Zuev</t>
   </si>
   <si>
     <t xml:space="preserve">Maksym </t>
   </si>
   <si>
     <t>Yanchenko</t>
   </si>
   <si>
     <t xml:space="preserve">Mykhailo </t>
   </si>
   <si>
     <t>Kurylov</t>
   </si>
   <si>
     <t>Mykola</t>
   </si>
   <si>
     <t>Danyliuk</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Oleksandr </t>
   </si>
   <si>
+    <t>Hrytsak</t>
+  </si>
+  <si>
     <t>Bielik</t>
-  </si>
-[...4 lines deleted...]
-    <t>Hrytsak</t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Samarchev</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t xml:space="preserve">Volodymyr </t>
   </si>
   <si>
     <t>Humeniuk</t>
   </si>
   <si>
     <t xml:space="preserve">Yevhenii </t>
   </si>
   <si>
     <t xml:space="preserve">Kost </t>
   </si>
 </sst>
 </file>
 
@@ -876,89 +876,89 @@
       </c>
       <c r="B14" s="2">
         <v>5047</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>4050</v>
+        <v>5051</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G15" s="2" t="s">
-        <v>13</v>
+      <c r="G15" s="2">
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>5051</v>
+        <v>4050</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2">
-        <v>33</v>
+      <c r="G16" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>5044</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="G17" s="2">
         <v>31</v>
       </c>
     </row>
@@ -971,51 +971,51 @@
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>4042</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>