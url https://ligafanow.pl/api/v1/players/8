--- v1 (2026-05-15)
+++ v2 (2026-09-29)
@@ -101,96 +101,96 @@
   <si>
     <t xml:space="preserve">Baldwin </t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t xml:space="preserve">Tarapacz </t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Ksionek</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Kaliński</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t xml:space="preserve">Sakiewicz </t>
+  </si>
+  <si>
+    <t>Witkowski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Krystosiak </t>
   </si>
   <si>
-    <t>Witkowski</t>
-[...4 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Różycki</t>
   </si>
   <si>
     <t>Radek</t>
   </si>
   <si>
     <t>Lenczewski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Morawski</t>
   </si>
   <si>
     <t>Świerczewski</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t xml:space="preserve">Kasprzak </t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Nester</t>
   </si>
   <si>
+    <t xml:space="preserve">Morlo </t>
+  </si>
+  <si>
     <t>Gumny</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Morlo </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -755,175 +755,175 @@
       </c>
       <c r="B9" s="2">
         <v>175</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>181</v>
+        <v>705</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>705</v>
+        <v>174</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>183</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="2" t="s">
@@ -1031,74 +1031,74 @@
       </c>
       <c r="B21" s="2">
         <v>180</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>