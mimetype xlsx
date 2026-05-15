--- v0 (2026-03-30)
+++ v1 (2026-05-15)
@@ -50,62 +50,62 @@
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Czarowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Zawodnik</t>
+  </si>
+  <si>
     <t>Artur</t>
   </si>
   <si>
+    <t>Jończyk</t>
+  </si>
+  <si>
     <t>Perekitko</t>
   </si>
   <si>
-    <t>Zawodnik</t>
-[...4 lines deleted...]
-  <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Królczyk</t>
   </si>
   <si>
     <t>Gabor</t>
   </si>
   <si>
     <t>Karbowiak</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t xml:space="preserve">Baldwin </t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t xml:space="preserve">Tarapacz </t>
   </si>
   <si>
     <t>Marcin</t>
@@ -140,57 +140,57 @@
   <si>
     <t>Radek</t>
   </si>
   <si>
     <t>Lenczewski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Morawski</t>
   </si>
   <si>
     <t>Świerczewski</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t xml:space="preserve">Kasprzak </t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Nester</t>
+  </si>
+  <si>
+    <t>Gumny</t>
+  </si>
+  <si>
     <t xml:space="preserve">Morlo </t>
-  </si>
-[...4 lines deleted...]
-    <t>Gumny</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -594,80 +594,80 @@
       </c>
       <c r="B2" s="2">
         <v>167</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>182</v>
+        <v>169</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>173</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -689,74 +689,74 @@
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>166</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>186</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>175</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
@@ -833,91 +833,91 @@
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>181</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>705</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>184</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>183</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
@@ -942,51 +942,51 @@
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>178</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>185</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
@@ -1008,97 +1008,97 @@
       </c>
       <c r="B20" s="2">
         <v>172</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>