--- v0 (2026-04-09)
+++ v1 (2026-09-14)
@@ -83,54 +83,54 @@
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Roguski</t>
   </si>
   <si>
     <t>Dorian</t>
   </si>
   <si>
     <t>Kwieciński</t>
   </si>
   <si>
     <t xml:space="preserve">Eryk </t>
   </si>
   <si>
     <t xml:space="preserve">Brodowski </t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
+    <t>Grześkowiak</t>
+  </si>
+  <si>
     <t>Borkowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Grześkowiak</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Jarosław </t>
   </si>
   <si>
     <t xml:space="preserve">Dusiński            </t>
   </si>
   <si>
     <t>Kevin</t>
   </si>
   <si>
     <t>Correa</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Raciborski</t>
   </si>
   <si>
     <t>Leszek</t>
   </si>
@@ -712,74 +712,74 @@
       </c>
       <c r="B7" s="2">
         <v>4970</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>2715</v>
+        <v>2996</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2996</v>
+        <v>2715</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>4169</v>
       </c>
       <c r="C10" s="2" t="s">