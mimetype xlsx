--- v0 (2026-04-01)
+++ v1 (2026-09-29)
@@ -71,54 +71,54 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Masiak</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Januszewski</t>
   </si>
   <si>
     <t>Słobodzian</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Łukasik</t>
+  </si>
+  <si>
     <t>Sawicki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Łukasik</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Gadomski</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Dalba </t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Szularz</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Frąckiewicz</t>
   </si>
@@ -651,89 +651,89 @@
       </c>
       <c r="B5" s="2">
         <v>3806</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>4893</v>
+        <v>3802</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>23</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>3802</v>
+        <v>4893</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>9</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>3983</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>19</v>
       </c>
     </row>
@@ -798,51 +798,51 @@
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>3803</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3658</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">