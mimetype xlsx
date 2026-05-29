--- v0 (2026-04-09)
+++ v1 (2026-05-29)
@@ -140,54 +140,54 @@
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Kurpias</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Białorudzki</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Wójcik</t>
   </si>
   <si>
     <t>Szóstkiewicz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Klaus</t>
+  </si>
+  <si>
     <t>Albinowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Klaus</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Tymiński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Pająk</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Łajkosz</t>
   </si>
   <si>
     <t>Sasha</t>
   </si>
   <si>
     <t>Markhevicz</t>
   </si>
@@ -687,83 +687,83 @@
       </c>
       <c r="B5" s="2">
         <v>1801</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>4500</v>
+        <v>4331</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>4331</v>
+        <v>4500</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>4329</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
@@ -963,74 +963,74 @@
       </c>
       <c r="B17" s="2">
         <v>5036</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>4593</v>
+        <v>4338</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>4338</v>
+        <v>4593</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>4911</v>
       </c>
       <c r="C20" s="2" t="s">