--- v1 (2026-05-29)
+++ v2 (2026-09-01)
@@ -131,63 +131,63 @@
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Michalak</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Kurpias</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Białorudzki</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
+    <t>Szóstkiewicz</t>
+  </si>
+  <si>
     <t>Wójcik</t>
   </si>
   <si>
-    <t>Szóstkiewicz</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Albinowski</t>
+  </si>
+  <si>
     <t>Klaus</t>
-  </si>
-[...1 lines deleted...]
-    <t>Albinowski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Tymiński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Pająk</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Łajkosz</t>
   </si>
   <si>
     <t>Sasha</t>
   </si>
   <si>
     <t>Markhevicz</t>
   </si>
@@ -687,83 +687,83 @@
       </c>
       <c r="B5" s="2">
         <v>1801</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>4331</v>
+        <v>4500</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>4500</v>
+        <v>4331</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>4329</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
@@ -917,120 +917,120 @@
       </c>
       <c r="B15" s="2">
         <v>4340</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>4334</v>
+        <v>5036</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G16" s="2">
-        <v>5</v>
+      <c r="G16" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>5036</v>
+        <v>4334</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G17" s="2" t="s">
-        <v>11</v>
+      <c r="G17" s="2">
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>4338</v>
+        <v>4593</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>4593</v>
+        <v>4338</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>4911</v>
       </c>
       <c r="C20" s="2" t="s">
@@ -1110,51 +1110,51 @@
       </c>
       <c r="E23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>1844</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>