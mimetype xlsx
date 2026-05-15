--- v0 (2026-03-30)
+++ v1 (2026-05-15)
@@ -62,99 +62,99 @@
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Pruszyński</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Długołęcki</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Szandrowski</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Ceran</t>
+  </si>
+  <si>
     <t>Basiak</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
     <t>Chodkowski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Kowalczuk</t>
   </si>
   <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t>Lipa</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Stolarski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Leśniewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Dybiec</t>
+  </si>
+  <si>
     <t>Kopka</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dybiec</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Rabiński</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Stanczykiewicz</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Szymański</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Zieliński</t>
   </si>
@@ -640,80 +640,80 @@
       </c>
       <c r="B4" s="2">
         <v>1213</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>1144</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
@@ -801,123 +801,123 @@
       </c>
       <c r="B11" s="2">
         <v>1140</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>635</v>
+        <v>1139</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>1139</v>
+        <v>635</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>1143</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>22</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>1261</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">