--- v1 (2026-05-15)
+++ v2 (2026-07-01)
@@ -62,60 +62,60 @@
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Pruszyński</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Długołęcki</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Szandrowski</t>
   </si>
   <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Basiak</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Kamil</t>
-[...1 lines deleted...]
-  <si>
     <t>Ceran</t>
-  </si>
-[...1 lines deleted...]
-    <t>Basiak</t>
   </si>
   <si>
     <t xml:space="preserve">Karol </t>
   </si>
   <si>
     <t>Chodkowski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Kowalczuk</t>
   </si>
   <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t>Lipa</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Stolarski</t>
   </si>
@@ -640,80 +640,80 @@
       </c>
       <c r="B4" s="2">
         <v>1213</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="C5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="E5" s="2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>1144</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
@@ -873,51 +873,51 @@
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>22</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>1261</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">