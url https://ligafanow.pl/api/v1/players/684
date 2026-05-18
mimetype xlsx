--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -74,54 +74,54 @@
   <si>
     <t>Anrzej</t>
   </si>
   <si>
     <t>Nguyen</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Hoang</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Mac</t>
   </si>
   <si>
     <t>Dung</t>
   </si>
   <si>
+    <t>Vu</t>
+  </si>
+  <si>
     <t>Super</t>
-  </si>
-[...1 lines deleted...]
-    <t>Vu</t>
   </si>
   <si>
     <t>Duy</t>
   </si>
   <si>
     <t>Gino</t>
   </si>
   <si>
     <t>Kien</t>
   </si>
   <si>
     <t>Phung</t>
   </si>
   <si>
     <t xml:space="preserve">Le Cong </t>
   </si>
   <si>
     <t>Minh</t>
   </si>
   <si>
     <t xml:space="preserve">Mario </t>
   </si>
   <si>
     <t>Tran</t>
   </si>
@@ -651,106 +651,106 @@
       </c>
       <c r="B5" s="2">
         <v>4520</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>4624</v>
+        <v>4523</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>16</v>
+      </c>
+      <c r="G6" s="2">
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>4523</v>
+        <v>4624</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>10</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>4525</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>4528</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="2" t="s">