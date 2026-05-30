--- v0 (2026-03-30)
+++ v1 (2026-05-30)
@@ -89,56 +89,56 @@
   <si>
     <t xml:space="preserve">Roman </t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Węgielski</t>
   </si>
   <si>
     <t>Zieniuk</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Górski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Waśkiewicz</t>
+  </si>
+  <si>
     <t>Przychodni</t>
   </si>
   <si>
-    <t>Waśkiewicz</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t xml:space="preserve">Arażnik </t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t>Kusowski</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Jocina</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Mateusz</t>
@@ -185,54 +185,54 @@
   <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t xml:space="preserve">Ogrodniczuk </t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Madejak</t>
   </si>
   <si>
     <t>Kosiński</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Kulikowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Raczyński</t>
+  </si>
+  <si>
     <t>Ulanowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Raczyński</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Benicki</t>
   </si>
   <si>
     <t>Boruszko</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Żak</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t xml:space="preserve">Czostkiewicz </t>
   </si>
 </sst>
 </file>
 
@@ -795,74 +795,74 @@
       </c>
       <c r="B8" s="2">
         <v>3616</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>4543</v>
+        <v>2723</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2723</v>
+        <v>4543</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>4368</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -910,83 +910,83 @@
       </c>
       <c r="B13" s="2">
         <v>2732</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>4544</v>
+        <v>4540</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>4540</v>
+        <v>4544</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>4422</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
@@ -1209,74 +1209,74 @@
       </c>
       <c r="B26" s="2">
         <v>4424</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>4539</v>
+        <v>4587</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>4587</v>
+        <v>4539</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>3834</v>
       </c>
       <c r="C29" s="2" t="s">