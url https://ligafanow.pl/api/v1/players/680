--- v1 (2026-05-30)
+++ v2 (2026-09-01)
@@ -89,159 +89,159 @@
   <si>
     <t xml:space="preserve">Roman </t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t>Węgielski</t>
   </si>
   <si>
     <t>Zieniuk</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Górski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Przychodni</t>
+  </si>
+  <si>
     <t>Waśkiewicz</t>
   </si>
   <si>
-    <t>Przychodni</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Krzysztof </t>
   </si>
   <si>
     <t xml:space="preserve">Arażnik </t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t>Kusowski</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Jocina</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Powałka</t>
   </si>
   <si>
+    <t xml:space="preserve">Michał </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Szuliński </t>
+  </si>
+  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Galbarczyk</t>
   </si>
   <si>
-    <t xml:space="preserve">Michał </t>
-[...4 lines deleted...]
-  <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Lipiński</t>
   </si>
   <si>
     <t xml:space="preserve">Piotr </t>
   </si>
   <si>
     <t>Pleskot</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Nawrocki</t>
   </si>
   <si>
     <t>Radek</t>
   </si>
   <si>
     <t>Kalinowski</t>
   </si>
   <si>
+    <t>Rafał</t>
+  </si>
+  <si>
+    <t>Kosiński</t>
+  </si>
+  <si>
     <t xml:space="preserve">Rafał </t>
   </si>
   <si>
     <t xml:space="preserve">Ogrodniczuk </t>
   </si>
   <si>
-    <t>Rafał</t>
-[...1 lines deleted...]
-  <si>
     <t>Madejak</t>
   </si>
   <si>
-    <t>Kosiński</t>
-[...1 lines deleted...]
-  <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Kulikowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t>Ulanowski</t>
+  </si>
+  <si>
     <t>Raczyński</t>
   </si>
   <si>
-    <t>Ulanowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Boruszko</t>
+  </si>
+  <si>
     <t>Benicki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Boruszko</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Żak</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t xml:space="preserve">Czostkiewicz </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,74 +795,74 @@
       </c>
       <c r="B8" s="2">
         <v>3616</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>2723</v>
+        <v>4543</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>4543</v>
+        <v>2723</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>4368</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -919,51 +919,51 @@
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>4540</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>4544</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
@@ -979,74 +979,74 @@
       </c>
       <c r="B16" s="2">
         <v>4422</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2800</v>
+        <v>4634</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>4634</v>
+        <v>2800</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>3242</v>
       </c>
       <c r="C19" s="2" t="s">
@@ -1117,212 +1117,212 @@
       </c>
       <c r="B22" s="2">
         <v>4423</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>4369</v>
+        <v>4481</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>2725</v>
+        <v>4369</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>4481</v>
+        <v>2725</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>4424</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>4587</v>
+        <v>4539</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>4539</v>
+        <v>4587</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>3834</v>
+        <v>2724</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>2724</v>
+        <v>3834</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>261</v>
       </c>
       <c r="C31" s="2" t="s">