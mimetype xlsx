--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -68,126 +68,126 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t xml:space="preserve">Aleksander </t>
   </si>
   <si>
     <t>Konaszewski</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Bartodziej</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
+    <t>Ludwiczek</t>
+  </si>
+  <si>
     <t>Sulej</t>
   </si>
   <si>
-    <t>Ludwiczek</t>
-[...1 lines deleted...]
-  <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Bogdański</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Petlyak</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Stążecki</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Kulibski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Ochocki</t>
   </si>
   <si>
     <t>Dryński</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Raczyński</t>
   </si>
   <si>
+    <t xml:space="preserve">Paweł </t>
+  </si>
+  <si>
+    <t>Okrasa</t>
+  </si>
+  <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Wiligórski</t>
   </si>
   <si>
-    <t xml:space="preserve">Paweł </t>
-[...4 lines deleted...]
-  <si>
     <t>Yurii</t>
   </si>
   <si>
     <t>Biliavskiy</t>
   </si>
   <si>
+    <t>Łukasz</t>
+  </si>
+  <si>
+    <t>Mietz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Łukasz </t>
   </si>
   <si>
     <t xml:space="preserve">Krysiak </t>
-  </si>
-[...4 lines deleted...]
-    <t>Mietz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -637,77 +637,77 @@
       </c>
       <c r="B4" s="2">
         <v>2889</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>4154</v>
+        <v>4305</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>4305</v>
+        <v>4154</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>2346</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
@@ -844,146 +844,146 @@
       </c>
       <c r="B13" s="2">
         <v>874</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>1827</v>
+        <v>4436</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>4436</v>
+        <v>1827</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>4437</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>6165</v>
+        <v>1829</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>1829</v>
+        <v>6165</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>