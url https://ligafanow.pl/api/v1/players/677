--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -68,126 +68,126 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t xml:space="preserve">Aleksander </t>
   </si>
   <si>
     <t>Konaszewski</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Bartodziej</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
+    <t>Sulej</t>
+  </si>
+  <si>
     <t>Ludwiczek</t>
   </si>
   <si>
-    <t>Sulej</t>
-[...1 lines deleted...]
-  <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Bogdański</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Petlyak</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Stążecki</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Kulibski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Dryński</t>
+  </si>
+  <si>
     <t>Ochocki</t>
   </si>
   <si>
-    <t>Dryński</t>
-[...1 lines deleted...]
-  <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Raczyński</t>
   </si>
   <si>
+    <t>Paweł</t>
+  </si>
+  <si>
+    <t>Wiligórski</t>
+  </si>
+  <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Okrasa</t>
   </si>
   <si>
-    <t>Paweł</t>
-[...4 lines deleted...]
-  <si>
     <t>Yurii</t>
   </si>
   <si>
     <t>Biliavskiy</t>
   </si>
   <si>
+    <t xml:space="preserve">Łukasz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krysiak </t>
+  </si>
+  <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Mietz</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Krysiak </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -637,77 +637,77 @@
       </c>
       <c r="B4" s="2">
         <v>2889</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>4305</v>
+        <v>4154</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>4154</v>
+        <v>4305</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>2346</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
@@ -775,215 +775,215 @@
       </c>
       <c r="B10" s="2">
         <v>1594</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2149</v>
+        <v>2544</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>2544</v>
+        <v>2149</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>874</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>4436</v>
+        <v>1827</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>1827</v>
+        <v>4436</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>4437</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>1829</v>
+        <v>6165</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>6165</v>
+        <v>1829</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>