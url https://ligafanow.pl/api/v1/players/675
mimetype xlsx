--- v2 (2026-07-03)
+++ v3 (2026-10-04)
@@ -137,54 +137,54 @@
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Wądołowski</t>
   </si>
   <si>
     <t>Woda</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Mateusiak</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Rybiński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Sujak</t>
+  </si>
+  <si>
     <t>Kamiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sujak</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Jaskłowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Szczeciński</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t xml:space="preserve">Ćwik </t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Zubert</t>
   </si>
@@ -963,74 +963,74 @@
       </c>
       <c r="B17" s="2">
         <v>3189</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>3925</v>
+        <v>2525</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2525</v>
+        <v>3925</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>821</v>
       </c>
       <c r="C20" s="2" t="s">