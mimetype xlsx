--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -89,102 +89,102 @@
   <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t xml:space="preserve">Cwyl </t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>Traczyk</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
     <t>Wójcik</t>
   </si>
   <si>
+    <t>Jakub</t>
+  </si>
+  <si>
+    <t>Kopania</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jakub </t>
   </si>
   <si>
     <t xml:space="preserve">Wagner </t>
   </si>
   <si>
-    <t>Jakub</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Jarosław </t>
   </si>
   <si>
     <t xml:space="preserve">Marek </t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Sanecki</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
+    <t>Wądołowski</t>
+  </si>
+  <si>
     <t>Woda</t>
   </si>
   <si>
-    <t>Wądołowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Mateusiak</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Rybiński</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Kamiński</t>
+  </si>
+  <si>
     <t>Sujak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kamiński</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Jaskłowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Szczeciński</t>
   </si>
   <si>
     <t xml:space="preserve">Tomasz </t>
   </si>
   <si>
     <t xml:space="preserve">Ćwik </t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Zubert</t>
   </si>
@@ -756,77 +756,77 @@
       </c>
       <c r="B8" s="2">
         <v>2565</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>4416</v>
+        <v>4513</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>4513</v>
+        <v>4416</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>4607</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
@@ -871,74 +871,74 @@
       </c>
       <c r="B13" s="2">
         <v>2411</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>2983</v>
+        <v>1776</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>1776</v>
+        <v>2983</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>3037</v>
       </c>
       <c r="C16" s="2" t="s">
@@ -963,74 +963,74 @@
       </c>
       <c r="B17" s="2">
         <v>3189</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2525</v>
+        <v>3925</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3925</v>
+        <v>2525</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>821</v>
       </c>
       <c r="C20" s="2" t="s">