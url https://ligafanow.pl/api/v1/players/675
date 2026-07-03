--- v1 (2026-05-19)
+++ v2 (2026-07-03)
@@ -89,60 +89,60 @@
   <si>
     <t xml:space="preserve">Damian </t>
   </si>
   <si>
     <t xml:space="preserve">Cwyl </t>
   </si>
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Dec</t>
   </si>
   <si>
     <t>Emil</t>
   </si>
   <si>
     <t>Traczyk</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
     <t>Wójcik</t>
   </si>
   <si>
+    <t xml:space="preserve">Jakub </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wagner </t>
+  </si>
+  <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Kopania</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Wagner </t>
   </si>
   <si>
     <t xml:space="preserve">Jarosław </t>
   </si>
   <si>
     <t xml:space="preserve">Marek </t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Sanecki</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Wądołowski</t>
   </si>
   <si>
     <t>Woda</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
@@ -756,77 +756,77 @@
       </c>
       <c r="B8" s="2">
         <v>2565</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>4513</v>
+        <v>4416</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>4416</v>
+        <v>4513</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>4607</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">