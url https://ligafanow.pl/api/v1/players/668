--- v0 (2026-03-30)
+++ v1 (2026-07-03)
@@ -101,99 +101,99 @@
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Rudnicki</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Stokłosa</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Żurawski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t xml:space="preserve">Małkowski </t>
+  </si>
+  <si>
     <t>Ptak</t>
   </si>
   <si>
-    <t xml:space="preserve">Małkowski </t>
-[...1 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Musiałowicz</t>
   </si>
   <si>
     <t>Maksymilian</t>
   </si>
   <si>
     <t>Stańczuk</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Rudowski</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Popławski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Podolak</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Michalski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
+    <t>Małkowski</t>
+  </si>
+  <si>
     <t>Pierzak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Małkowski</t>
   </si>
   <si>
     <t>Yaroslav</t>
   </si>
   <si>
     <t>Cherednychok</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Kuczyński</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -770,74 +770,74 @@
       </c>
       <c r="B9" s="2">
         <v>2766</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>3727</v>
+        <v>1627</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>1627</v>
+        <v>3727</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>3465</v>
       </c>
       <c r="C12" s="2" t="s">
@@ -954,74 +954,74 @@
       </c>
       <c r="B17" s="2">
         <v>2106</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2104</v>
+        <v>2108</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2108</v>
+        <v>2104</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>4444</v>
       </c>
       <c r="C20" s="2" t="s">