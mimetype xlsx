--- v0 (2026-04-01)
+++ v1 (2026-09-22)
@@ -35,114 +35,114 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Rakowski</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Zawodnik</t>
   </si>
   <si>
-    <t>Adam</t>
-[...1 lines deleted...]
-  <si>
     <t>Ochenkowski</t>
   </si>
   <si>
-    <t>POL</t>
-[...10 lines deleted...]
-  <si>
     <t>Skarżyński</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Markiewicz</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Chatys</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Bołdak</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Ostaszewski</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Szularz</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Kowalski</t>
+  </si>
+  <si>
     <t>Nałęcz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kowalski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Lange</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Kowalczyk</t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Rejmer</t>
   </si>
 </sst>
 </file>
 
@@ -544,376 +544,376 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>531</v>
+        <v>3083</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>3083</v>
+        <v>531</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>4440</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>3207</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>3156</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>3086</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>2435</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>3730</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>1934</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2433</v>
+        <v>3172</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3172</v>
+        <v>2433</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3084</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>2530</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>4576</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>2736</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>