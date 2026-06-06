--- v0 (2026-04-09)
+++ v1 (2026-06-06)
@@ -83,75 +83,75 @@
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Komarczewski</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Guba</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Chudź</t>
   </si>
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t>Szczapa</t>
   </si>
   <si>
+    <t>Kamil</t>
+  </si>
+  <si>
+    <t>Jagiełło</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
-    <t>Kamil</t>
-[...4 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Nejman</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Roguski</t>
+  </si>
+  <si>
     <t>Szymański</t>
-  </si>
-[...1 lines deleted...]
-    <t>Roguski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Serafimowicz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -676,158 +676,158 @@
       </c>
       <c r="B7" s="2">
         <v>4015</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>4433</v>
+        <v>3095</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>11</v>
+      <c r="G8" s="2">
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>3095</v>
+        <v>4433</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2">
-        <v>14</v>
+      <c r="G9" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>3104</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3152</v>
+        <v>3105</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3105</v>
+        <v>3152</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3255</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>12</v>
       </c>
     </row>