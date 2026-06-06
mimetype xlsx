--- v1 (2026-06-06)
+++ v2 (2026-06-06)
@@ -104,54 +104,54 @@
   <si>
     <t>Szczapa</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Jagiełło</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
     <t>Dąbrowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Nejman</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Szymański</t>
+  </si>
+  <si>
     <t>Roguski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Szymański</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Serafimowicz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -745,89 +745,89 @@
       </c>
       <c r="B10" s="2">
         <v>3104</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>94</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3105</v>
+        <v>3152</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>6</v>
+        <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3152</v>
+        <v>3105</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>11</v>
+        <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3255</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>12</v>
       </c>
     </row>