--- v0 (2026-04-09)
+++ v1 (2026-07-21)
@@ -98,60 +98,60 @@
   <si>
     <t xml:space="preserve">Dominik </t>
   </si>
   <si>
     <t>Sulej</t>
   </si>
   <si>
     <t xml:space="preserve">Enoch </t>
   </si>
   <si>
     <t>Szymocha</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Bogdański</t>
   </si>
   <si>
     <t>Irek</t>
   </si>
   <si>
     <t>Weber</t>
   </si>
   <si>
+    <t xml:space="preserve">Krzysztof </t>
+  </si>
+  <si>
+    <t>Czumaj</t>
+  </si>
+  <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Kulibski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Czumaj</t>
   </si>
   <si>
     <t xml:space="preserve">Maciej </t>
   </si>
   <si>
     <t>Jarzębowski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Fijołek</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kostałkowicz</t>
   </si>
@@ -758,74 +758,74 @@
       </c>
       <c r="B9" s="2">
         <v>1374</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>1594</v>
+        <v>4155</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>4155</v>
+        <v>1594</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>4153</v>
       </c>
       <c r="C12" s="2" t="s">