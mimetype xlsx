--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -50,96 +50,96 @@
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Sokołowski</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Daniel</t>
   </si>
   <si>
+    <t>Kosiński</t>
+  </si>
+  <si>
     <t>Reszka</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Hubert </t>
   </si>
   <si>
     <t xml:space="preserve">Woźniak </t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Zygmunt</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t xml:space="preserve">Marek </t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
+    <t xml:space="preserve">Mariusz </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pawelec </t>
+  </si>
+  <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t xml:space="preserve">Pietrak </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Pawelec </t>
   </si>
   <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t xml:space="preserve">Łapa </t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Szabat</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Kowalczyk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -561,80 +561,80 @@
       </c>
       <c r="B2" s="2">
         <v>4511</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>4447</v>
+        <v>4250</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>4250</v>
+        <v>4447</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>4257</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -699,74 +699,74 @@
       </c>
       <c r="B8" s="2">
         <v>4260</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>4253</v>
+        <v>4604</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>4604</v>
+        <v>4253</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>4603</v>
       </c>
       <c r="C11" s="2" t="s">