--- v0 (2026-03-30)
+++ v1 (2026-05-16)
@@ -53,192 +53,192 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Biegaj</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
+    <t xml:space="preserve">Mac </t>
+  </si>
+  <si>
     <t>Podraza</t>
   </si>
   <si>
-    <t xml:space="preserve">Mac </t>
-[...1 lines deleted...]
-  <si>
     <t>Hubert</t>
   </si>
   <si>
     <t xml:space="preserve">Kowalczyk </t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t xml:space="preserve">Andrzejewski </t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t xml:space="preserve">Debert </t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t xml:space="preserve">Pham </t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Kasperski</t>
   </si>
   <si>
     <t>Jędrzejewski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Malczewski</t>
+  </si>
+  <si>
     <t>Mielniczuk</t>
   </si>
   <si>
     <t>Andrzejewski</t>
   </si>
   <si>
-    <t>Malczewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Lendzion</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Gębarowski</t>
+  </si>
+  <si>
     <t>Rybarczyk</t>
   </si>
   <si>
-    <t>Gębarowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Gąska</t>
   </si>
   <si>
     <t>Banaś</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Rybaczuk</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t xml:space="preserve">Petasz </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Chuba</t>
   </si>
   <si>
+    <t>Piotr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bachurski </t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Piotr</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bylinka </t>
   </si>
   <si>
-    <t xml:space="preserve">Bachurski </t>
-[...1 lines deleted...]
-  <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Alberski</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Mystkowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Bobrowski</t>
+  </si>
+  <si>
     <t>Łućko</t>
   </si>
   <si>
-    <t>Bobrowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t xml:space="preserve">Królikowski </t>
+  </si>
+  <si>
     <t xml:space="preserve">Lalka </t>
   </si>
   <si>
     <t>Struś</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Królikowski </t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Gaworski</t>
   </si>
   <si>
     <t xml:space="preserve">Wesołowski </t>
   </si>
   <si>
     <t>Witold</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -657,74 +657,74 @@
       </c>
       <c r="B2" s="2">
         <v>1116</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>390</v>
+        <v>381</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>381</v>
+        <v>390</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>375</v>
       </c>
       <c r="C5" s="2" t="s">
@@ -864,198 +864,198 @@
       </c>
       <c r="B11" s="2">
         <v>694</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>851</v>
+        <v>383</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>1015</v>
+        <v>851</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>383</v>
+        <v>1015</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>379</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>392</v>
+        <v>975</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>975</v>
+        <v>392</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>698</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>985</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F19" s="2" t="s">
@@ -1140,80 +1140,80 @@
       </c>
       <c r="B23" s="2">
         <v>993</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C24" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="E24" s="2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>360</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
@@ -1232,192 +1232,192 @@
       </c>
       <c r="B27" s="2">
         <v>994</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>699</v>
+        <v>364</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>364</v>
+        <v>699</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>46</v>
+        <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>468</v>
+        <v>378</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>376</v>
+        <v>468</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
         <v>371</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2">
         <v>394</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="2">
         <v>696</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="2" t="s">