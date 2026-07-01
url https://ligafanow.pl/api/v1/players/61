--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -191,54 +191,54 @@
   <si>
     <t>Alberski</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Mystkowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Bobrowski</t>
   </si>
   <si>
     <t>Łućko</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t xml:space="preserve">Królikowski </t>
   </si>
   <si>
+    <t>Struś</t>
+  </si>
+  <si>
     <t xml:space="preserve">Lalka </t>
-  </si>
-[...1 lines deleted...]
-    <t>Struś</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Gaworski</t>
   </si>
   <si>
     <t xml:space="preserve">Wesołowski </t>
   </si>
   <si>
     <t>Witold</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -1301,77 +1301,77 @@
       </c>
       <c r="B30" s="2">
         <v>376</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>378</v>
+        <v>468</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>48</v>
+        <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>468</v>
+        <v>378</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
         <v>371</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="2" t="s">