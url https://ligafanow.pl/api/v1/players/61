--- v2 (2026-07-01)
+++ v3 (2026-08-15)
@@ -50,50 +50,53 @@
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>Biegaj</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t xml:space="preserve">Mac </t>
   </si>
   <si>
     <t>Podraza</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
     <t xml:space="preserve">Kowalczyk </t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t xml:space="preserve">Andrzejewski </t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t xml:space="preserve">Debert </t>
@@ -156,53 +159,50 @@
     <t>Banaś</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Rybaczuk</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t xml:space="preserve">Petasz </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Chuba</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t xml:space="preserve">Bachurski </t>
-  </si>
-[...1 lines deleted...]
-    <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Bylinka </t>
   </si>
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Alberski</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Mystkowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Bobrowski</t>
   </si>
   <si>
     <t>Łućko</t>
   </si>
@@ -660,560 +660,560 @@
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
         <v>381</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>390</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>375</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>361</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>369</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>388</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>374</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>1133</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>694</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>383</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>851</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>1015</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>379</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>975</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>392</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>698</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>985</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>363</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>1113</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>387</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>993</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>362</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>366</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>360</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
@@ -1327,97 +1327,97 @@
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
         <v>378</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
         <v>371</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2">
         <v>394</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="2">
         <v>696</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="2" t="s">