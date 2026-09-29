--- v3 (2026-08-15)
+++ v4 (2026-09-29)
@@ -89,89 +89,89 @@
   <si>
     <t xml:space="preserve">Kowalczyk </t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t xml:space="preserve">Andrzejewski </t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t xml:space="preserve">Debert </t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t xml:space="preserve">Pham </t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
+    <t>Jędrzejewski</t>
+  </si>
+  <si>
     <t>Kasperski</t>
   </si>
   <si>
-    <t>Jędrzejewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Witkowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Mielniczuk</t>
+  </si>
+  <si>
     <t>Malczewski</t>
   </si>
   <si>
-    <t>Mielniczuk</t>
-[...1 lines deleted...]
-  <si>
     <t>Andrzejewski</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Lendzion</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Rybarczyk</t>
+  </si>
+  <si>
     <t>Gębarowski</t>
   </si>
   <si>
-    <t>Rybarczyk</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Gąska</t>
   </si>
   <si>
     <t>Banaś</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Rybaczuk</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t xml:space="preserve">Petasz </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Chuba</t>
@@ -188,66 +188,66 @@
   <si>
     <t>Przemysław</t>
   </si>
   <si>
     <t>Alberski</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Mystkowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Bobrowski</t>
   </si>
   <si>
     <t>Łućko</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
+    <t xml:space="preserve">Lalka </t>
+  </si>
+  <si>
     <t xml:space="preserve">Królikowski </t>
   </si>
   <si>
     <t>Struś</t>
   </si>
   <si>
-    <t xml:space="preserve">Lalka </t>
-[...1 lines deleted...]
-  <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t xml:space="preserve">Wesołowski </t>
+  </si>
+  <si>
     <t>Gaworski</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Wesołowski </t>
   </si>
   <si>
     <t>Witold</t>
   </si>
   <si>
     <t>Miller</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -795,143 +795,143 @@
       </c>
       <c r="B8" s="2">
         <v>388</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>374</v>
+        <v>1133</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>1133</v>
+        <v>374</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>694</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>383</v>
+        <v>851</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>851</v>
+        <v>383</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>1015</v>
       </c>
       <c r="C14" s="2" t="s">
@@ -956,74 +956,74 @@
       </c>
       <c r="B15" s="2">
         <v>379</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>975</v>
+        <v>392</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>392</v>
+        <v>975</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>698</v>
       </c>
       <c r="C18" s="2" t="s">
@@ -1278,146 +1278,146 @@
       </c>
       <c r="B29" s="2">
         <v>699</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
-        <v>468</v>
+        <v>376</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
-        <v>378</v>
+        <v>468</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
-        <v>371</v>
+        <v>394</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>62</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="2">
-        <v>394</v>
+        <v>371</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F34" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="2">
         <v>696</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="2" t="s">