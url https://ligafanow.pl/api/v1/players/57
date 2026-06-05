--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -143,54 +143,54 @@
   <si>
     <t xml:space="preserve">Żywek </t>
   </si>
   <si>
     <t xml:space="preserve">Mariusz </t>
   </si>
   <si>
     <t>Orzanowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Łopat</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t xml:space="preserve">Skalski </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Chruszcz</t>
+  </si>
+  <si>
     <t>Lewandowski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Chruszcz</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Parol</t>
   </si>
   <si>
     <t>Zalewski</t>
   </si>
   <si>
     <t>Sylwester</t>
   </si>
   <si>
     <t>Madej</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Tyburczy</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
@@ -943,74 +943,74 @@
       </c>
       <c r="B16" s="2">
         <v>235</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>1273</v>
+        <v>223</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>223</v>
+        <v>1273</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>232</v>
       </c>
       <c r="C19" s="2" t="s">