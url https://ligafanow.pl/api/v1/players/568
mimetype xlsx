--- v0 (2026-04-09)
+++ v1 (2026-05-24)
@@ -110,54 +110,54 @@
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Zambrano</t>
   </si>
   <si>
     <t xml:space="preserve">German </t>
   </si>
   <si>
     <t>Gil</t>
   </si>
   <si>
     <t>Gonzalo</t>
   </si>
   <si>
     <t>Ortega</t>
   </si>
   <si>
     <t>Jaime</t>
   </si>
   <si>
     <t>Javier</t>
   </si>
   <si>
+    <t>Moreno</t>
+  </si>
+  <si>
     <t>Martinez</t>
-  </si>
-[...1 lines deleted...]
-    <t>Moreno</t>
   </si>
   <si>
     <t>Jesael</t>
   </si>
   <si>
     <t>Jorge</t>
   </si>
   <si>
     <t>Jonatan</t>
   </si>
   <si>
     <t>Angulo</t>
   </si>
   <si>
     <t>Civera</t>
   </si>
   <si>
     <t xml:space="preserve">Jose </t>
   </si>
   <si>
     <t xml:space="preserve">Cortina </t>
   </si>
   <si>
     <t>Juan</t>
   </si>
@@ -870,86 +870,86 @@
       </c>
       <c r="B11" s="2">
         <v>438</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>4632</v>
+        <v>443</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>443</v>
+        <v>4632</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>3198</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">