--- v1 (2026-05-24)
+++ v2 (2026-08-25)
@@ -110,56 +110,56 @@
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Zambrano</t>
   </si>
   <si>
     <t xml:space="preserve">German </t>
   </si>
   <si>
     <t>Gil</t>
   </si>
   <si>
     <t>Gonzalo</t>
   </si>
   <si>
     <t>Ortega</t>
   </si>
   <si>
     <t>Jaime</t>
   </si>
   <si>
     <t>Javier</t>
   </si>
   <si>
+    <t>Martinez</t>
+  </si>
+  <si>
     <t>Moreno</t>
   </si>
   <si>
-    <t>Martinez</t>
-[...1 lines deleted...]
-  <si>
     <t>Jesael</t>
   </si>
   <si>
     <t>Jorge</t>
   </si>
   <si>
     <t>Jonatan</t>
   </si>
   <si>
     <t>Angulo</t>
   </si>
   <si>
     <t>Civera</t>
   </si>
   <si>
     <t xml:space="preserve">Jose </t>
   </si>
   <si>
     <t xml:space="preserve">Cortina </t>
   </si>
   <si>
     <t>Juan</t>
   </si>
   <si>
     <t>Martin</t>
@@ -194,60 +194,60 @@
   <si>
     <t>Raul</t>
   </si>
   <si>
     <t>Prasznik</t>
   </si>
   <si>
     <t>Samir</t>
   </si>
   <si>
     <t>Salman</t>
   </si>
   <si>
     <t>Samuel</t>
   </si>
   <si>
     <t>Garcia</t>
   </si>
   <si>
     <t>Tomas</t>
   </si>
   <si>
     <t>Frutos</t>
   </si>
   <si>
+    <t>Victor</t>
+  </si>
+  <si>
+    <t>Jimenez</t>
+  </si>
+  <si>
     <t xml:space="preserve">Victor </t>
   </si>
   <si>
     <t>Holgado</t>
-  </si>
-[...4 lines deleted...]
-    <t>Jimenez</t>
   </si>
   <si>
     <t>Wille</t>
   </si>
   <si>
     <t>Oviedo</t>
   </si>
   <si>
     <t>COL</t>
   </si>
   <si>
     <t>Xavier</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -870,86 +870,86 @@
       </c>
       <c r="B11" s="2">
         <v>438</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>443</v>
+        <v>4632</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>4632</v>
+        <v>443</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>3198</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
@@ -1261,106 +1261,106 @@
       </c>
       <c r="B28" s="2">
         <v>435</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>4077</v>
+        <v>530</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
-        <v>530</v>
+        <v>4077</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>4633</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
         <v>3480</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F32" s="2" t="s">