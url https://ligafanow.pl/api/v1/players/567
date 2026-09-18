--- v0 (2026-04-09)
+++ v1 (2026-09-18)
@@ -152,54 +152,54 @@
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Górecki</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Pyrz</t>
   </si>
   <si>
     <t>Gmurczyk</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Bogoński</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
+    <t>Karpiński</t>
+  </si>
+  <si>
     <t>Małecki</t>
-  </si>
-[...1 lines deleted...]
-    <t>Karpiński</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Osiński</t>
   </si>
   <si>
     <t>Sergiej</t>
   </si>
   <si>
     <t>Denisov</t>
   </si>
   <si>
     <t>Yurii</t>
   </si>
   <si>
     <t>Buzulyak</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
 </sst>
 </file>
 
@@ -1015,77 +1015,77 @@
       </c>
       <c r="B19" s="2">
         <v>4386</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>1259</v>
+        <v>4567</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>4567</v>
+        <v>1259</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>2475</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">