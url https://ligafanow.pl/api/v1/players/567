--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -116,90 +116,90 @@
   <si>
     <t>Firląg</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Raszyński</t>
   </si>
   <si>
     <t>Janek</t>
   </si>
   <si>
     <t>Królikowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Duczyński</t>
   </si>
   <si>
     <t xml:space="preserve">Kamil </t>
   </si>
   <si>
+    <t xml:space="preserve">Jankowski </t>
+  </si>
+  <si>
     <t>Boufał</t>
   </si>
   <si>
-    <t xml:space="preserve">Jankowski </t>
-[...1 lines deleted...]
-  <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>de Stefano</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Górecki</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Pyrz</t>
   </si>
   <si>
     <t>Gmurczyk</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Bogoński</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
+    <t>Małecki</t>
+  </si>
+  <si>
     <t>Karpiński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Małecki</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Osiński</t>
   </si>
   <si>
     <t>Sergiej</t>
   </si>
   <si>
     <t>Denisov</t>
   </si>
   <si>
     <t>Yurii</t>
   </si>
   <si>
     <t>Buzulyak</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
 </sst>
 </file>
 
@@ -854,74 +854,74 @@
       </c>
       <c r="B12" s="2">
         <v>1531</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>4566</v>
+        <v>4565</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>4565</v>
+        <v>4566</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>2823</v>
       </c>
       <c r="C15" s="2" t="s">
@@ -1015,77 +1015,77 @@
       </c>
       <c r="B19" s="2">
         <v>4386</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>4567</v>
+        <v>1259</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>1259</v>
+        <v>4567</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>2475</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">