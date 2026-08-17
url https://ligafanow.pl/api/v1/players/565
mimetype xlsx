--- v0 (2026-04-02)
+++ v1 (2026-08-17)
@@ -38,177 +38,177 @@
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
+    <t>Artur</t>
+  </si>
+  <si>
+    <t>Miszkiewicz</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t xml:space="preserve">Artur </t>
   </si>
   <si>
     <t>Barwicki</t>
   </si>
   <si>
-    <t>POL</t>
-[...10 lines deleted...]
-  <si>
     <t>Borys</t>
   </si>
   <si>
     <t>Rusak</t>
   </si>
   <si>
+    <t xml:space="preserve">Damian </t>
+  </si>
+  <si>
+    <t>Świerblewski</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Marcińczak</t>
   </si>
   <si>
-    <t xml:space="preserve">Damian </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Kacper </t>
   </si>
   <si>
     <t>Siudak</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Skowroński</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Lewandowski</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Skurzyński</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Sochań</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Dobkowski</t>
+  </si>
+  <si>
     <t>Głazowski</t>
   </si>
   <si>
     <t>Politowski</t>
   </si>
   <si>
-    <t>Dobkowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Jędrzejczyk</t>
   </si>
   <si>
     <t xml:space="preserve">Norbert </t>
   </si>
   <si>
     <t xml:space="preserve">Margas </t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Szeliga</t>
   </si>
   <si>
+    <t>Paweł</t>
+  </si>
+  <si>
+    <t>Giel</t>
+  </si>
+  <si>
     <t xml:space="preserve">Paweł </t>
   </si>
   <si>
     <t>Kwiatkowski</t>
   </si>
   <si>
     <t>Mazurkiewicz</t>
   </si>
   <si>
-    <t>Paweł</t>
-[...2 lines deleted...]
-    <t>Giel</t>
+    <t xml:space="preserve">Piotr </t>
+  </si>
+  <si>
+    <t>Grabowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t xml:space="preserve">Ptaszyński </t>
   </si>
   <si>
     <t>Dzisiów</t>
-  </si>
-[...4 lines deleted...]
-    <t>Grabowski</t>
   </si>
   <si>
     <t xml:space="preserve">Piotrek </t>
   </si>
   <si>
     <t>Urbański</t>
   </si>
   <si>
     <t xml:space="preserve">Sebastian </t>
   </si>
   <si>
     <t>Martyński</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Warszawski</t>
   </si>
   <si>
     <t>Sieński</t>
   </si>
 </sst>
 </file>
 
@@ -610,192 +610,192 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>4296</v>
+        <v>16</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>16</v>
+        <v>4296</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>4471</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>1565</v>
+        <v>4619</v>
       </c>
       <c r="C5" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="E5" s="2" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>4619</v>
+        <v>1565</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>4297</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>4630</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>4580</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
@@ -840,310 +840,310 @@
       </c>
       <c r="B11" s="2">
         <v>3355</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>9</v>
+        <v>4542</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>1198</v>
+        <v>9</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>4542</v>
+        <v>1198</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>4581</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>4298</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>4618</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>4469</v>
+        <v>3665</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>4299</v>
+        <v>4469</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3665</v>
+        <v>4299</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>4641</v>
+        <v>4294</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>95</v>
+        <v>4641</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>4294</v>
+        <v>95</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>4295</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="2" t="s">
@@ -1165,51 +1165,51 @@
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>4498</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
         <v>4582</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">