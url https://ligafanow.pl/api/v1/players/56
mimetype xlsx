--- v0 (2026-03-30)
+++ v1 (2026-05-25)
@@ -71,54 +71,54 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Nowicki</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Krawczyk</t>
   </si>
   <si>
     <t>Bilka</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
+    <t>Koćwin</t>
+  </si>
+  <si>
     <t>Omelańczuk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Koćwin</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Ułasiuk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Gołębiowski</t>
   </si>
   <si>
     <t xml:space="preserve">Kur </t>
   </si>
   <si>
     <t>Radek</t>
   </si>
   <si>
     <t>Suski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
@@ -642,74 +642,74 @@
       </c>
       <c r="B5" s="2">
         <v>471</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>487</v>
       </c>
       <c r="C8" s="2" t="s">