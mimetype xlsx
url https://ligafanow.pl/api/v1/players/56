--- v1 (2026-05-25)
+++ v2 (2026-08-25)
@@ -62,63 +62,63 @@
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t xml:space="preserve">Szarpak </t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Nowicki</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
+    <t>Bilka</t>
+  </si>
+  <si>
     <t>Krawczyk</t>
   </si>
   <si>
-    <t>Bilka</t>
-[...1 lines deleted...]
-  <si>
     <t>Marek</t>
   </si>
   <si>
+    <t>Omelańczuk</t>
+  </si>
+  <si>
     <t>Koćwin</t>
-  </si>
-[...1 lines deleted...]
-    <t>Omelańczuk</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Ułasiuk</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Gołębiowski</t>
   </si>
   <si>
     <t xml:space="preserve">Kur </t>
   </si>
   <si>
     <t>Radek</t>
   </si>
   <si>
     <t>Suski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
@@ -596,120 +596,120 @@
       </c>
       <c r="B3" s="2">
         <v>263</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>487</v>
       </c>
       <c r="C8" s="2" t="s">