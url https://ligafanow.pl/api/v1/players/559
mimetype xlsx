--- v0 (2026-03-30)
+++ v1 (2026-06-05)
@@ -146,54 +146,54 @@
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Ambrozik</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Krawczyk</t>
   </si>
   <si>
     <t>Łuczyk</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Polakowski</t>
+  </si>
+  <si>
     <t>Brzezik</t>
-  </si>
-[...1 lines deleted...]
-    <t>Polakowski</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Adamczyk</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Rostowski</t>
   </si>
   <si>
     <t>Malczewski</t>
   </si>
   <si>
     <t>Dziewicki</t>
   </si>
   <si>
     <t>Markiewicz</t>
   </si>
 </sst>
 </file>
 
@@ -1009,77 +1009,77 @@
       </c>
       <c r="B19" s="2">
         <v>3527</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3522</v>
+        <v>533</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>533</v>
+        <v>3522</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>4</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">