--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -101,120 +101,120 @@
   <si>
     <t>Dominik</t>
   </si>
   <si>
     <t>Rzepliński</t>
   </si>
   <si>
     <t>Eryk</t>
   </si>
   <si>
     <t>Morawski</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Żołnierski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Kudelski</t>
+  </si>
+  <si>
     <t>Grochowalski</t>
   </si>
   <si>
-    <t>Kudelski</t>
-[...1 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Pawlicki</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t>Sobieszek</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Ambrozik</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Krawczyk</t>
   </si>
   <si>
     <t>Łuczyk</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Brzezik</t>
+  </si>
+  <si>
     <t>Polakowski</t>
   </si>
   <si>
-    <t>Brzezik</t>
-[...1 lines deleted...]
-  <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Adamczyk</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Dziewicki</t>
+  </si>
+  <si>
+    <t>Markiewicz</t>
+  </si>
+  <si>
     <t>Rostowski</t>
   </si>
   <si>
     <t>Malczewski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Markiewicz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -802,74 +802,74 @@
       </c>
       <c r="B10" s="2">
         <v>1096</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3641</v>
+        <v>34</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>34</v>
+        <v>3641</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3521</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -1009,189 +1009,189 @@
       </c>
       <c r="B19" s="2">
         <v>3527</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>533</v>
+        <v>3522</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>3522</v>
+        <v>533</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>4</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>3524</v>
+        <v>1644</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>786</v>
+        <v>4533</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>1644</v>
+        <v>3524</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>4533</v>
+        <v>786</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>