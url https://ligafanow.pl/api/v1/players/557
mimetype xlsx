--- v0 (2026-04-09)
+++ v1 (2026-06-05)
@@ -110,87 +110,87 @@
   <si>
     <t>Gębski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szczepański</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Michałowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Krawczyk</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Cieślak</t>
+  </si>
+  <si>
     <t>Pytlewicz</t>
   </si>
   <si>
-    <t>Cieślak</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t xml:space="preserve">Komorowski </t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Komorowski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t xml:space="preserve">Petasz </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Drewniak</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Szurmiński</t>
+  </si>
+  <si>
     <t>Petasz</t>
-  </si>
-[...1 lines deleted...]
-    <t>Szurmiński</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Kulesza</t>
   </si>
   <si>
     <t>Zbigniew</t>
   </si>
   <si>
     <t>Obłuski</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Widelski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -819,74 +819,74 @@
       </c>
       <c r="B11" s="2">
         <v>55</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>4427</v>
+        <v>2273</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>2273</v>
+        <v>4427</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>500</v>
       </c>
       <c r="C14" s="2" t="s">
@@ -957,74 +957,74 @@
       </c>
       <c r="B17" s="2">
         <v>2398</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2520</v>
+        <v>65</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>65</v>
+        <v>2520</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>56</v>
       </c>
       <c r="C20" s="2" t="s">