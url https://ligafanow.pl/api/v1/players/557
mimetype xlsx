--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -110,54 +110,54 @@
   <si>
     <t>Gębski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Szczepański</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Michałowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Krawczyk</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Pytlewicz</t>
+  </si>
+  <si>
     <t>Cieślak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pytlewicz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t xml:space="preserve">Komorowski </t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Komorowski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t xml:space="preserve">Petasz </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Drewniak</t>
   </si>
@@ -819,74 +819,74 @@
       </c>
       <c r="B11" s="2">
         <v>55</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>2273</v>
+        <v>4427</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>4427</v>
+        <v>2273</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>500</v>
       </c>
       <c r="C14" s="2" t="s">