--- v0 (2026-03-30)
+++ v1 (2026-05-15)
@@ -92,60 +92,60 @@
   <si>
     <t>Danie;</t>
   </si>
   <si>
     <t>Joński</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Bojanowski</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Pałasz</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kuźmiński</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Konrad</t>
   </si>
   <si>
+    <t>Ludwiniak</t>
+  </si>
+  <si>
     <t>Bolimowski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ludwiniak</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Benicki</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Gęca</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Mroczek</t>
   </si>
   <si>
     <t>Przemek</t>
   </si>
   <si>
     <t>Girgiel</t>
   </si>
@@ -758,80 +758,80 @@
       </c>
       <c r="B9" s="2">
         <v>3844</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>3841</v>
+        <v>3842</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3842</v>
+        <v>3841</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>3838</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
@@ -899,97 +899,97 @@
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>3981</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>3487</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>3843</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>3834</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">