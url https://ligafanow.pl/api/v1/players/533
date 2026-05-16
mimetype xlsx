--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -68,63 +68,63 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bernard</t>
   </si>
   <si>
     <t>Regulski</t>
   </si>
   <si>
     <t>Irek</t>
   </si>
   <si>
     <t>Maksymiuk</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Wójtowicz</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Głębocki</t>
+  </si>
+  <si>
     <t>Figoń</t>
   </si>
   <si>
     <t>Branowski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Głębocki</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Szkolnikowski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Zalewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Kałużny</t>
   </si>
@@ -660,198 +660,198 @@
       </c>
       <c r="B5" s="2">
         <v>1265</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>669</v>
+        <v>3001</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>660</v>
+        <v>669</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2">
-        <v>14</v>
+      <c r="G7" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>3001</v>
+        <v>660</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>21</v>
+        <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="2" t="s">
-        <v>11</v>
+      <c r="G8" s="2">
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>675</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>3002</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>3530</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>1162</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>2875</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F13" s="2" t="s">
@@ -893,51 +893,51 @@
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>31</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>3476</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>376</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">