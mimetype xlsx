--- v1 (2026-05-16)
+++ v2 (2026-08-15)
@@ -137,57 +137,57 @@
   <si>
     <t>Obrośliński</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Winsze</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t xml:space="preserve">Królikowski </t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Sekulak</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Girjotas</t>
+  </si>
+  <si>
     <t>Eljasiak</t>
   </si>
   <si>
     <t>Dawid</t>
-  </si>
-[...1 lines deleted...]
-    <t>Girjotas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -959,112 +959,112 @@
       </c>
       <c r="B18" s="2">
         <v>1980</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3004</v>
+        <v>663</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G19" s="2" t="s">
-        <v>11</v>
+      <c r="G19" s="2">
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G20" s="2">
-        <v>13</v>
+      <c r="G20" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>663</v>
+        <v>3003</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>