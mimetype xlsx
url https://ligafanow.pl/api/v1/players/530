--- v0 (2026-06-05)
+++ v1 (2026-09-18)
@@ -107,56 +107,56 @@
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Ivan</t>
   </si>
   <si>
     <t>Niajko</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Krupa</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Niewierkiewicz</t>
   </si>
   <si>
     <t>Maksym</t>
   </si>
   <si>
+    <t>Kushniruk</t>
+  </si>
+  <si>
     <t>Vardynskij</t>
   </si>
   <si>
-    <t>Kushniruk</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Fijołek</t>
   </si>
   <si>
     <t>Nalik</t>
   </si>
   <si>
     <t>Chopaniuk</t>
   </si>
   <si>
     <t>Obem</t>
   </si>
   <si>
     <t>Brain</t>
   </si>
   <si>
     <t>NGA</t>
   </si>
   <si>
     <t>Oleksij</t>
   </si>
   <si>
     <t>Procenko</t>
@@ -188,54 +188,54 @@
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t xml:space="preserve">Sergij </t>
   </si>
   <si>
     <t>Kozak</t>
   </si>
   <si>
     <t>Taras</t>
   </si>
   <si>
     <t>Kobliuk</t>
   </si>
   <si>
     <t>Vadym</t>
   </si>
   <si>
     <t>Butenko</t>
   </si>
   <si>
     <t>Vitali</t>
   </si>
   <si>
+    <t>Yaszczuk</t>
+  </si>
+  <si>
     <t>Jurczenko</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yaszczuk</t>
   </si>
   <si>
     <t>Vladyslav</t>
   </si>
   <si>
     <t>Holod</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -829,74 +829,74 @@
       </c>
       <c r="B10" s="2">
         <v>1322</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3666</v>
+        <v>3469</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3469</v>
+        <v>3666</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>1321</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -1128,74 +1128,74 @@
       </c>
       <c r="B23" s="2">
         <v>3467</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>55</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>3667</v>
+        <v>3748</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>58</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
-        <v>3748</v>
+        <v>3667</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>57</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>3468</v>
       </c>
       <c r="C26" s="2" t="s">