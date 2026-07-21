--- v0 (2026-06-05)
+++ v1 (2026-07-21)
@@ -89,56 +89,56 @@
   <si>
     <t>Adamczak</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Metryka</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>Szkoda</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t xml:space="preserve">Baldwin </t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Bassa</t>
+  </si>
+  <si>
     <t xml:space="preserve">Siemiradzki </t>
   </si>
   <si>
-    <t>Bassa</t>
-[...1 lines deleted...]
-  <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Ślusarski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Skrzypczak</t>
   </si>
   <si>
     <t xml:space="preserve">Kuba </t>
   </si>
   <si>
     <t>Nowakowski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Jasiński</t>
   </si>
   <si>
     <t>Marek</t>
@@ -149,60 +149,60 @@
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Zarzycki</t>
   </si>
   <si>
     <t>Głębocki</t>
   </si>
   <si>
     <t>Pohoski</t>
   </si>
   <si>
     <t xml:space="preserve">Maliński </t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Przygodzki</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Dzisiów</t>
+  </si>
+  <si>
     <t>Stawiński</t>
   </si>
   <si>
     <t>Norberciak</t>
   </si>
   <si>
     <t>Szloser</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dzisiów</t>
   </si>
   <si>
     <t xml:space="preserve">Radek </t>
   </si>
   <si>
     <t>Politowski</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Łazarczyk</t>
   </si>
   <si>
     <t>Remigiusz</t>
   </si>
   <si>
     <t>Mierzwa</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Gunerka</t>
   </si>
@@ -783,74 +783,74 @@
       </c>
       <c r="B8" s="2">
         <v>166</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>111</v>
+        <v>1079</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>1079</v>
+        <v>111</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>265</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -1059,120 +1059,120 @@
       </c>
       <c r="B20" s="2">
         <v>110</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>1160</v>
+        <v>95</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>105</v>
+        <v>1160</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>980</v>
+        <v>105</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>95</v>
+        <v>980</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>1164</v>
       </c>
       <c r="C25" s="2" t="s">