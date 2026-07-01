--- v0 (2026-04-01)
+++ v1 (2026-07-01)
@@ -113,72 +113,72 @@
   <si>
     <t>Żak</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Marszałek</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Wroński</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Matłosz</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Rukat</t>
+  </si>
+  <si>
+    <t>Machnicki</t>
+  </si>
+  <si>
     <t>Winek</t>
   </si>
   <si>
-    <t>Rukat</t>
-[...2 lines deleted...]
-    <t>Machnicki</t>
+    <t>Piotr</t>
+  </si>
+  <si>
+    <t>Bors</t>
+  </si>
+  <si>
+    <t>Parol</t>
   </si>
   <si>
     <t>piotr</t>
   </si>
   <si>
     <t>Kamińsk</t>
-  </si>
-[...7 lines deleted...]
-    <t>Parol</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Stanisławski</t>
   </si>
   <si>
     <t>Tadeusz</t>
   </si>
   <si>
     <t>Zając</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Sobczak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -692,112 +692,112 @@
       </c>
       <c r="B6" s="2">
         <v>3959</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>3936</v>
+        <v>3369</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="2" t="s">
-        <v>16</v>
+      <c r="G7" s="2">
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>3369</v>
+        <v>3373</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>3373</v>
+        <v>3936</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="2">
-        <v>7</v>
+      <c r="G9" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>3877</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>16</v>
       </c>
     </row>
@@ -853,172 +853,172 @@
       </c>
       <c r="B13" s="2">
         <v>3878</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>3366</v>
+        <v>3370</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>1</v>
+        <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>3370</v>
+        <v>3367</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>99</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>3367</v>
+        <v>3366</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>3684</v>
+        <v>232</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>232</v>
+        <v>3683</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>3377</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>41</v>
       </c>
       <c r="E20" s="2" t="s">