--- v0 (2026-04-01)
+++ v1 (2026-05-16)
@@ -41,107 +41,107 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
+    <t>Krzyżański</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
     <t>Brzuchacz</t>
   </si>
   <si>
-    <t>POL</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>Cuch</t>
   </si>
   <si>
-    <t>Krzyżański</t>
-[...1 lines deleted...]
-  <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Piechowski</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Kochadla</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Figat</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
     <t>Przybylak</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Pitner</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
+    <t>Michalak</t>
+  </si>
+  <si>
     <t>Bieńkowski</t>
   </si>
   <si>
-    <t>Michalak</t>
-[...1 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Stolarski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Lejdyn</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
     <t>Krysiński</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Baldwin</t>
   </si>
   <si>
     <t>Marcin</t>
@@ -158,54 +158,54 @@
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Kielak</t>
   </si>
   <si>
     <t>Pudło</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Lewandowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Parol</t>
+  </si>
+  <si>
     <t xml:space="preserve">Kawka </t>
-  </si>
-[...1 lines deleted...]
-    <t>Parol</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t xml:space="preserve">Cybulski </t>
   </si>
   <si>
     <t>Jagóra</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Nowakowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -601,641 +601,641 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>3491</v>
+        <v>502</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="2" t="s">
-        <v>11</v>
+      <c r="G2" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>3191</v>
+        <v>3491</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>502</v>
+        <v>3191</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G4" s="2">
-        <v>10</v>
+      <c r="G4" s="2" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>773</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>3608</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>224</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>3478</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>3883</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2263</v>
+        <v>230</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>13</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>230</v>
+        <v>2263</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>1</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>1115</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>1981</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>2537</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>3980</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>501</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>3477</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>3143</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>1983</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>234</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>1273</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>403</v>
+        <v>232</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G22" s="2" t="s">
-        <v>11</v>
+      <c r="G22" s="2">
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>232</v>
+        <v>403</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="2">
-        <v>69</v>
+      <c r="G23" s="2" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>399</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>1787</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>3053</v>
+        <v>3192</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>3192</v>
+        <v>3053</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>