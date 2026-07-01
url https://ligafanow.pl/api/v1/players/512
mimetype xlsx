--- v1 (2026-05-16)
+++ v2 (2026-07-01)
@@ -41,63 +41,63 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
+    <t>Cuch</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Krzyżański</t>
   </si>
   <si>
-    <t>POL</t>
-[...1 lines deleted...]
-  <si>
     <t>Brzuchacz</t>
-  </si>
-[...4 lines deleted...]
-    <t>Cuch</t>
   </si>
   <si>
     <t>Arkadiusz</t>
   </si>
   <si>
     <t>Piechowski</t>
   </si>
   <si>
     <t>Bartek</t>
   </si>
   <si>
     <t>Kochadla</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Figat</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
@@ -601,227 +601,227 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>502</v>
+        <v>3191</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="2">
-        <v>10</v>
+      <c r="G2" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>3491</v>
+        <v>502</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G3" s="2" t="s">
-        <v>12</v>
+      <c r="G3" s="2">
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>3191</v>
+        <v>3491</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>773</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>3608</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>224</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>3478</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>3883</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
         <v>230</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
     </row>
@@ -846,396 +846,396 @@
       </c>
       <c r="G11" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>1115</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>1981</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>2537</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>3980</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>501</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>3477</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>3143</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>1983</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>234</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>1273</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
         <v>232</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2">
         <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>403</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>399</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>1787</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>3192</v>
+        <v>3053</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>3053</v>
+        <v>3192</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>