--- v2 (2026-07-01)
+++ v3 (2026-07-01)
@@ -143,54 +143,54 @@
   <si>
     <t>Baldwin</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kowalski</t>
   </si>
   <si>
     <t>Mariusz</t>
   </si>
   <si>
     <t>Selerski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Pudło</t>
+  </si>
+  <si>
     <t>Kielak</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pudło</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Lewandowski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Parol</t>
   </si>
   <si>
     <t xml:space="preserve">Kawka </t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t xml:space="preserve">Cybulski </t>
   </si>
   <si>
     <t>Jagóra</t>
   </si>
@@ -992,77 +992,77 @@
       </c>
       <c r="B18" s="2">
         <v>3143</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>1983</v>
+        <v>234</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>234</v>
+        <v>1983</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>1273</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
@@ -1153,83 +1153,83 @@
       </c>
       <c r="B25" s="2">
         <v>1787</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>3053</v>
+        <v>3192</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>54</v>
+        <v>9</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>3192</v>
+        <v>3053</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>9</v>
+        <v>54</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>