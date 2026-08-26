--- v0 (2026-04-08)
+++ v1 (2026-08-26)
@@ -41,57 +41,57 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
+    <t>Rakowski</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
     <t>Dąbrowski</t>
-  </si>
-[...4 lines deleted...]
-    <t>Rakowski</t>
   </si>
   <si>
     <t>Bartłomiej</t>
   </si>
   <si>
     <t>Podgórski</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Gałązka</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Dariusz</t>
   </si>
   <si>
     <t>Wiąckiewicz</t>
   </si>
@@ -589,129 +589,129 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>1717</v>
+        <v>1716</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2">
-        <v>85</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2">
-        <v>7</v>
+        <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>3557</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
         <v>3362</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>2758</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="2" t="s">
@@ -828,51 +828,51 @@
       </c>
       <c r="E11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>1707</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>1721</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F13" s="2" t="s">
@@ -957,83 +957,83 @@
       </c>
       <c r="B17" s="2">
         <v>1718</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2423</v>
+        <v>2422</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
         <v>1713</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F20" s="2" t="s">