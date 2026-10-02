--- v1 (2026-05-19)
+++ v2 (2026-10-02)
@@ -95,189 +95,189 @@
   <si>
     <t>Kroszewski</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Delorm</t>
   </si>
   <si>
     <t>Felix</t>
   </si>
   <si>
     <t>Buniatyan</t>
   </si>
   <si>
     <t>ARM</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Górka</t>
   </si>
   <si>
+    <t>Korczak</t>
+  </si>
+  <si>
     <t>Firląg</t>
   </si>
   <si>
-    <t>Korczak</t>
-[...1 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Raszyński</t>
   </si>
   <si>
     <t>Janek</t>
   </si>
   <si>
     <t>Królikowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Duczyński</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kuźniewski</t>
   </si>
   <si>
     <t>Krzysztof</t>
   </si>
   <si>
     <t>Achremienia</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Balczyński</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Nowak</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Raczyński</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Mikołajczuk</t>
+  </si>
+  <si>
     <t>Arbaszewski</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Jarosz</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Górecki</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Pyrz</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Pająk</t>
+  </si>
+  <si>
     <t>Wilk</t>
   </si>
   <si>
     <t>Bodziszewski</t>
   </si>
   <si>
-    <t>Pająk</t>
-[...1 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Bogoński</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Małecki</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Osiński</t>
   </si>
   <si>
     <t>Remigiusz</t>
   </si>
   <si>
     <t xml:space="preserve">Cichocki </t>
   </si>
   <si>
     <t>Santy</t>
   </si>
   <si>
     <t>Arraigada</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Kotański</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
+    <t>Cymerman</t>
+  </si>
+  <si>
     <t>Grzegorczyk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cymerman</t>
   </si>
   <si>
     <t>Vladimir</t>
   </si>
   <si>
     <t>Baghdasaryan</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Lipiński</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -877,74 +877,74 @@
       </c>
       <c r="B10" s="2">
         <v>1805</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2173</v>
+        <v>3601</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3601</v>
+        <v>2173</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>1599</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -1107,103 +1107,103 @@
       </c>
       <c r="B20" s="2">
         <v>1546</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>3122</v>
+        <v>2478</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>45</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>2478</v>
+        <v>3122</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>3257</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
         <v>3902</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2" t="s">
@@ -1222,146 +1222,146 @@
       </c>
       <c r="B25" s="2">
         <v>2174</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>3890</v>
+        <v>2477</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>3943</v>
+        <v>3890</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>2477</v>
+        <v>3943</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>1806</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>58</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>59</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="2">
         <v>1259</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D30" s="2" t="s">
         <v>60</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>61</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="2">
         <v>2475</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="2" t="s">
@@ -1369,51 +1369,51 @@
       </c>
       <c r="E31" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
         <v>3889</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
         <v>3562</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F33" s="2" t="s">
@@ -1452,74 +1452,74 @@
       </c>
       <c r="B35" s="2">
         <v>2172</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="2" t="s">
         <v>69</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>70</v>
       </c>
       <c r="F35" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="2">
-        <v>3968</v>
+        <v>2295</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>72</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="2">
-        <v>2295</v>
+        <v>3968</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>71</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="2">
         <v>3957</v>
       </c>
       <c r="C38" s="2" t="s">