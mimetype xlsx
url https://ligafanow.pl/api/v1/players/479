--- v0 (2026-04-03)
+++ v1 (2026-05-19)
@@ -41,110 +41,110 @@
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Pozycja</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adam</t>
   </si>
   <si>
+    <t>Szatański</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Wosiek</t>
   </si>
   <si>
-    <t>POL</t>
-[...7 lines deleted...]
-  <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Sidorek</t>
   </si>
   <si>
     <t>Marchewka</t>
   </si>
   <si>
     <t>Ashot</t>
   </si>
   <si>
     <t>Galstyan</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
     <t>Kroszewski</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Delorm</t>
   </si>
   <si>
     <t>Felix</t>
   </si>
   <si>
     <t>Buniatyan</t>
   </si>
   <si>
     <t>ARM</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
+    <t>Górka</t>
+  </si>
+  <si>
     <t>Firląg</t>
   </si>
   <si>
     <t>Korczak</t>
   </si>
   <si>
-    <t>Górka</t>
-[...1 lines deleted...]
-  <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Raszyński</t>
   </si>
   <si>
     <t>Janek</t>
   </si>
   <si>
     <t>Królikowski</t>
   </si>
   <si>
     <t>Kacper</t>
   </si>
   <si>
     <t>Duczyński</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Kuźniewski</t>
   </si>
   <si>
     <t>Krzysztof</t>
@@ -179,57 +179,57 @@
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Mikołajczuk</t>
   </si>
   <si>
     <t>Jarosz</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
   <si>
     <t>Górecki</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Pyrz</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Wilk</t>
+  </si>
+  <si>
     <t>Bodziszewski</t>
   </si>
   <si>
     <t>Pająk</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wilk</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Bogoński</t>
   </si>
   <si>
     <t>Radosław</t>
   </si>
   <si>
     <t>Małecki</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Osiński</t>
   </si>
   <si>
     <t>Remigiusz</t>
   </si>
   <si>
     <t xml:space="preserve">Cichocki </t>
   </si>
@@ -670,74 +670,74 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2">
-        <v>3758</v>
+        <v>1898</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2">
-        <v>1898</v>
+        <v>3758</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
         <v>3955</v>
       </c>
       <c r="C4" s="2" t="s">
@@ -854,97 +854,97 @@
       </c>
       <c r="B9" s="2">
         <v>3956</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2173</v>
+        <v>1805</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3601</v>
+        <v>2173</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>1805</v>
+        <v>3601</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>1599</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -1222,97 +1222,97 @@
       </c>
       <c r="B25" s="2">
         <v>2174</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>3943</v>
+        <v>3890</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>2477</v>
+        <v>3943</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>3890</v>
+        <v>2477</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>54</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>1806</v>
       </c>
       <c r="C29" s="2" t="s">
@@ -1369,51 +1369,51 @@
       </c>
       <c r="E31" s="2" t="s">
         <v>63</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="2">
         <v>3889</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="2">
         <v>3562</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>64</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>65</v>
       </c>
       <c r="F33" s="2" t="s">