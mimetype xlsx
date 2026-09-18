--- v2 (2026-07-21)
+++ v3 (2026-09-18)
@@ -98,69 +98,69 @@
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Zawadzki</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Górski</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Lunier</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Gwara</t>
+  </si>
+  <si>
     <t>Stępień</t>
   </si>
   <si>
-    <t>Gwara</t>
-[...1 lines deleted...]
-  <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Koziorowski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
+    <t>Boszko</t>
+  </si>
+  <si>
     <t>Kostrzewa</t>
-  </si>
-[...1 lines deleted...]
-    <t>Boszko</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Michalski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Letki</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Mroczek</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Fajkowski</t>
   </si>
@@ -805,158 +805,158 @@
       </c>
       <c r="B10" s="2">
         <v>3615</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3696</v>
+        <v>3614</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3614</v>
+        <v>3696</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3241</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>767</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>14</v>
       </c>
     </row>