--- v0 (2026-04-09)
+++ v1 (2026-06-06)
@@ -53,99 +53,99 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Dziliński</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Arek</t>
   </si>
   <si>
     <t>Kazimierczak</t>
   </si>
   <si>
+    <t>Bartek</t>
+  </si>
+  <si>
+    <t>Kapsa</t>
+  </si>
+  <si>
     <t>Bramkarz</t>
   </si>
   <si>
-    <t>Bartek</t>
-[...1 lines deleted...]
-  <si>
     <t>Koszada</t>
   </si>
   <si>
-    <t>Kapsa</t>
-[...1 lines deleted...]
-  <si>
     <t>Daniel</t>
   </si>
   <si>
+    <t>Backiel</t>
+  </si>
+  <si>
     <t>Blaszak</t>
   </si>
   <si>
-    <t>Backiel</t>
-[...1 lines deleted...]
-  <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Zawadzki</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Górski</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Lunier</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
+    <t>Stępień</t>
+  </si>
+  <si>
     <t>Gwara</t>
-  </si>
-[...1 lines deleted...]
-    <t>Stępień</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Koziorowski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Boszko</t>
   </si>
   <si>
     <t>Kostrzewa</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Michalski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
@@ -644,135 +644,135 @@
       </c>
       <c r="B3" s="2">
         <v>3054</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>3238</v>
+        <v>3244</v>
       </c>
       <c r="C4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="E4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>3244</v>
+        <v>3238</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
-        <v>14</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>3239</v>
+        <v>2935</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>2935</v>
+        <v>3239</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2">
-        <v>10</v>
+        <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
         <v>2620</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2">
         <v>3</v>
       </c>
     </row>
@@ -805,74 +805,74 @@
       </c>
       <c r="B10" s="2">
         <v>3615</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3614</v>
+        <v>3696</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3696</v>
+        <v>3614</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3241</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -946,51 +946,51 @@
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>769</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>3945</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">