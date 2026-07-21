--- v1 (2026-06-06)
+++ v2 (2026-07-21)
@@ -53,114 +53,114 @@
   <si>
     <t>Kraj</t>
   </si>
   <si>
     <t>Numer</t>
   </si>
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Dziliński</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Arek</t>
   </si>
   <si>
     <t>Kazimierczak</t>
   </si>
   <si>
+    <t>Bramkarz</t>
+  </si>
+  <si>
     <t>Bartek</t>
   </si>
   <si>
+    <t>Koszada</t>
+  </si>
+  <si>
     <t>Kapsa</t>
   </si>
   <si>
-    <t>Bramkarz</t>
-[...4 lines deleted...]
-  <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Backiel</t>
   </si>
   <si>
     <t>Blaszak</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Zawadzki</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Górski</t>
   </si>
   <si>
     <t>Jarosław</t>
   </si>
   <si>
     <t>Lunier</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Stępień</t>
   </si>
   <si>
     <t>Gwara</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Koziorowski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
+    <t>Kostrzewa</t>
+  </si>
+  <si>
     <t>Boszko</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kostrzewa</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Michalski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Letki</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Mroczek</t>
   </si>
   <si>
     <t>Mikołaj</t>
   </si>
   <si>
     <t>Fajkowski</t>
   </si>
@@ -644,89 +644,89 @@
       </c>
       <c r="B3" s="2">
         <v>3054</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="2">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2">
-        <v>3244</v>
+        <v>3238</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2">
-        <v>14</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>3238</v>
+        <v>3244</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
         <v>2935</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2">
         <v>10</v>
       </c>
     </row>
@@ -874,123 +874,123 @@
       </c>
       <c r="B13" s="2">
         <v>3241</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>767</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
         <v>769</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2">
         <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
         <v>3945</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">