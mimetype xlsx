--- v0 (2026-04-04)
+++ v1 (2026-10-05)
@@ -68,54 +68,54 @@
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t xml:space="preserve">Andrzej </t>
   </si>
   <si>
     <t xml:space="preserve">Gorzkowski </t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Popiński</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
+    <t>Sulgostowski</t>
+  </si>
+  <si>
     <t>Kocik</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sulgostowski</t>
   </si>
   <si>
     <t>Cezary</t>
   </si>
   <si>
     <t>Grabowski</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Kubiszewski</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Bączek</t>
   </si>
   <si>
     <t>Król</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
@@ -667,77 +667,77 @@
       </c>
       <c r="B4" s="2">
         <v>2229</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2">
-        <v>3197</v>
+        <v>202</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>202</v>
+        <v>3197</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
         <v>304</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
@@ -874,83 +874,83 @@
       </c>
       <c r="B13" s="2">
         <v>1715</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
         <v>3764</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F16" s="2" t="s">