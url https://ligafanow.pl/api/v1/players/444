--- v0 (2026-03-30)
+++ v1 (2026-05-30)
@@ -95,63 +95,63 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Borkowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Więch</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Stawiński</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
+    <t>Kutyła</t>
+  </si>
+  <si>
     <t>Łokietek</t>
   </si>
   <si>
-    <t>Kutyła</t>
-[...1 lines deleted...]
-  <si>
     <t>Maciej</t>
   </si>
   <si>
+    <t>Ziółek</t>
+  </si>
+  <si>
     <t>Zarod</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ziółek</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Wernio</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Peranowski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Chajec</t>
   </si>
   <si>
     <t>Oskar</t>
   </si>
@@ -755,135 +755,135 @@
       </c>
       <c r="B9" s="2">
         <v>2294</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2270</v>
+        <v>2446</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2446</v>
+        <v>2270</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>2714</v>
+        <v>2072</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
-        <v>33</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>2072</v>
+        <v>2714</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2">
-        <v>48</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>2443</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2">
         <v>10</v>
       </c>
     </row>