--- v1 (2026-05-30)
+++ v2 (2026-09-01)
@@ -95,54 +95,54 @@
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Borkowski</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Więch</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Stawiński</t>
   </si>
   <si>
     <t>Kuba</t>
   </si>
   <si>
+    <t>Łokietek</t>
+  </si>
+  <si>
     <t>Kutyła</t>
-  </si>
-[...1 lines deleted...]
-    <t>Łokietek</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Ziółek</t>
   </si>
   <si>
     <t>Zarod</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Wernio</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Peranowski</t>
   </si>
@@ -755,89 +755,89 @@
       </c>
       <c r="B9" s="2">
         <v>2294</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>2446</v>
+        <v>2270</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2">
-        <v>9</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2270</v>
+        <v>2446</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>2072</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2">
         <v>48</v>
       </c>
     </row>