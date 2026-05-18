--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -74,74 +74,74 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Zgiet</t>
   </si>
   <si>
     <t>Albert</t>
   </si>
   <si>
     <t>Zimoch</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Zygadło</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
+    <t>Rogaliński</t>
+  </si>
+  <si>
     <t>Krok</t>
   </si>
   <si>
     <t>Kocik</t>
   </si>
   <si>
     <t>Gładysz</t>
   </si>
   <si>
     <t>Bagoł</t>
   </si>
   <si>
-    <t>Rogaliński</t>
-[...1 lines deleted...]
-  <si>
     <t>Damian</t>
   </si>
   <si>
+    <t>Pypeć</t>
+  </si>
+  <si>
     <t>Repke</t>
   </si>
   <si>
-    <t>Pypeć</t>
-[...1 lines deleted...]
-  <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Szadkowski</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Himkowski</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Sobociński</t>
   </si>
   <si>
     <t>Krystian</t>
   </si>
   <si>
     <t>Vancik</t>
   </si>
   <si>
     <t>Krzysiek</t>
@@ -158,54 +158,54 @@
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Jančurevič</t>
   </si>
   <si>
     <t>LTU</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Rozkres</t>
   </si>
   <si>
     <t>Baka</t>
   </si>
   <si>
     <t>Jobski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Wiśniewski</t>
+  </si>
+  <si>
     <t>Gwardyński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wiśniewski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Szulak</t>
   </si>
   <si>
     <t>Królak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Listewnik</t>
   </si>
   <si>
     <t>Krajewski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Adamiec</t>
   </si>
@@ -708,192 +708,192 @@
       </c>
       <c r="B5" s="2">
         <v>1298</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>3328</v>
+        <v>3937</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>3197</v>
+        <v>3328</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>3938</v>
+        <v>3197</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>3642</v>
+        <v>3938</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>3937</v>
+        <v>3642</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>1296</v>
+        <v>3327</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3327</v>
+        <v>1296</v>
       </c>
       <c r="C12" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3330</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D13" s="2" t="s">
@@ -1099,89 +1099,89 @@
       </c>
       <c r="B22" s="2">
         <v>3952</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>3648</v>
+        <v>2621</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="2" t="s">
-        <v>11</v>
+      <c r="G23" s="2">
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>2621</v>
+        <v>3648</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2">
-        <v>14</v>
+      <c r="G24" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>3879</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>