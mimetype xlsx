--- v1 (2026-05-18)
+++ v2 (2026-08-17)
@@ -158,54 +158,54 @@
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Jančurevič</t>
   </si>
   <si>
     <t>LTU</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Rozkres</t>
   </si>
   <si>
     <t>Baka</t>
   </si>
   <si>
     <t>Jobski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Gwardyński</t>
+  </si>
+  <si>
     <t>Wiśniewski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gwardyński</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Szulak</t>
   </si>
   <si>
     <t>Królak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Listewnik</t>
   </si>
   <si>
     <t>Krajewski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Adamiec</t>
   </si>
@@ -1099,89 +1099,89 @@
       </c>
       <c r="B22" s="2">
         <v>3952</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>2621</v>
+        <v>3648</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="2">
-        <v>14</v>
+      <c r="G23" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>3648</v>
+        <v>2621</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2" t="s">
-        <v>11</v>
+      <c r="G24" s="2">
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>3879</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>