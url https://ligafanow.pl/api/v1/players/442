--- v2 (2026-08-17)
+++ v3 (2026-10-02)
@@ -74,65 +74,65 @@
   <si>
     <t>Zawodnik</t>
   </si>
   <si>
     <t>Adrian</t>
   </si>
   <si>
     <t>Zgiet</t>
   </si>
   <si>
     <t>Albert</t>
   </si>
   <si>
     <t>Zimoch</t>
   </si>
   <si>
     <t>Artur</t>
   </si>
   <si>
     <t>Zygadło</t>
   </si>
   <si>
     <t>Bartosz</t>
   </si>
   <si>
+    <t>Bagoł</t>
+  </si>
+  <si>
+    <t>Kocik</t>
+  </si>
+  <si>
+    <t>Gładysz</t>
+  </si>
+  <si>
+    <t>Krok</t>
+  </si>
+  <si>
     <t>Rogaliński</t>
   </si>
   <si>
-    <t>Krok</t>
-[...10 lines deleted...]
-  <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Pypeć</t>
   </si>
   <si>
     <t>Repke</t>
   </si>
   <si>
     <t>Daniel</t>
   </si>
   <si>
     <t>Szadkowski</t>
   </si>
   <si>
     <t>Grzegorz</t>
   </si>
   <si>
     <t>Himkowski</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>Sobociński</t>
@@ -149,81 +149,81 @@
   <si>
     <t>Łasak</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Zarod</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Jančurevič</t>
   </si>
   <si>
     <t>LTU</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Rozkres</t>
   </si>
   <si>
+    <t>Jobski</t>
+  </si>
+  <si>
     <t>Baka</t>
   </si>
   <si>
-    <t>Jobski</t>
-[...1 lines deleted...]
-  <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Wiśniewski</t>
+  </si>
+  <si>
     <t>Gwardyński</t>
   </si>
   <si>
-    <t>Wiśniewski</t>
-[...1 lines deleted...]
-  <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Szulak</t>
   </si>
   <si>
     <t>Królak</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Krajewski</t>
+  </si>
+  <si>
     <t>Listewnik</t>
-  </si>
-[...1 lines deleted...]
-    <t>Krajewski</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Adamiec</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Niewiarowski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,143 +708,143 @@
       </c>
       <c r="B5" s="2">
         <v>1298</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="2">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2">
-        <v>3937</v>
+        <v>3642</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>3328</v>
+        <v>3197</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>3197</v>
+        <v>3938</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>3938</v>
+        <v>3328</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>3642</v>
+        <v>3937</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
         <v>3327</v>
       </c>
       <c r="C11" s="2" t="s">
@@ -1053,135 +1053,135 @@
       </c>
       <c r="B20" s="2">
         <v>2851</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>3797</v>
+        <v>3952</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>3952</v>
+        <v>3797</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>43</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
-        <v>3648</v>
+        <v>2621</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G23" s="2" t="s">
-        <v>11</v>
+      <c r="G23" s="2">
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="2">
-        <v>2621</v>
+        <v>3648</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>49</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="G24" s="2">
-        <v>14</v>
+      <c r="G24" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="2">
         <v>3879</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1191,74 +1191,74 @@
       </c>
       <c r="B26" s="2">
         <v>3151</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>3694</v>
+        <v>1333</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>1333</v>
+        <v>3694</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
         <v>1297</v>
       </c>
       <c r="C29" s="2" t="s">