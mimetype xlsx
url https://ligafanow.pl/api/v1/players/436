--- v0 (2026-06-06)
+++ v1 (2026-09-18)
@@ -104,56 +104,56 @@
   <si>
     <t>Zakrzewski</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Śmietało</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Gralczuk</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Sieczkowski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
+    <t>Klimiuk</t>
+  </si>
+  <si>
     <t>Nawrocki</t>
   </si>
   <si>
-    <t>Klimiuk</t>
-[...1 lines deleted...]
-  <si>
     <t>Kucharski</t>
   </si>
   <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Wojcieski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kubiak</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Karbowniczek</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Wiśniewski</t>
@@ -179,57 +179,57 @@
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Sobieszek</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Toczyłowski</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Kaczor</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
     <t>Baran</t>
   </si>
   <si>
+    <t>Fabrycki</t>
+  </si>
+  <si>
+    <t>Biedrzycki</t>
+  </si>
+  <si>
     <t xml:space="preserve">Sanojniuk </t>
-  </si>
-[...4 lines deleted...]
-    <t>Fabrycki</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -817,74 +817,74 @@
       </c>
       <c r="B10" s="2">
         <v>2802</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3125</v>
+        <v>3184</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3184</v>
+        <v>3125</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>3546</v>
       </c>
       <c r="C13" s="2" t="s">
@@ -1001,83 +1001,83 @@
       </c>
       <c r="B18" s="2">
         <v>2892</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>2809</v>
+        <v>3637</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>3637</v>
+        <v>2809</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
         <v>2815</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="2" t="s">
@@ -1185,97 +1185,97 @@
       </c>
       <c r="B26" s="2">
         <v>3259</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>3651</v>
+        <v>2964</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
         <v>2806</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>2964</v>
+        <v>3651</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>