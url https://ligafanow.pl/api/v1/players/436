--- v1 (2026-09-18)
+++ v2 (2026-11-02)
@@ -104,132 +104,132 @@
   <si>
     <t>Zakrzewski</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Śmietało</t>
   </si>
   <si>
     <t>Igor</t>
   </si>
   <si>
     <t>Gralczuk</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Sieczkowski</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
+    <t>Kucharski</t>
+  </si>
+  <si>
     <t>Klimiuk</t>
   </si>
   <si>
     <t>Nawrocki</t>
   </si>
   <si>
-    <t>Kucharski</t>
-[...1 lines deleted...]
-  <si>
     <t>Maciek</t>
   </si>
   <si>
     <t>Wojcieski</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Kubiak</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>Karbowniczek</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Sosnowski</t>
+  </si>
+  <si>
     <t>Wiśniewski</t>
   </si>
   <si>
-    <t>Sosnowski</t>
-[...1 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Motrenko</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
+    <t>Cichecki</t>
+  </si>
+  <si>
     <t>Jewdokimow</t>
   </si>
   <si>
-    <t>Cichecki</t>
-[...1 lines deleted...]
-  <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Sobieszek</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Toczyłowski</t>
   </si>
   <si>
     <t>Wojciech</t>
   </si>
   <si>
     <t>Kaczor</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Fabrycki</t>
+  </si>
+  <si>
+    <t>Biedrzycki</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanojniuk </t>
+  </si>
+  <si>
     <t>Baran</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Sanojniuk </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -817,97 +817,97 @@
       </c>
       <c r="B10" s="2">
         <v>2802</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>3184</v>
+        <v>3546</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3125</v>
+        <v>3184</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
-        <v>3546</v>
+        <v>3125</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>3260</v>
       </c>
       <c r="C14" s="2" t="s">
@@ -955,166 +955,166 @@
       </c>
       <c r="B16" s="2">
         <v>2813</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3143</v>
+        <v>2892</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>40</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2892</v>
+        <v>3143</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
-        <v>3637</v>
+        <v>2809</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="2">
-        <v>2809</v>
+        <v>3637</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>2815</v>
+        <v>2805</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>45</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>2805</v>
+        <v>2815</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>44</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>3622</v>
       </c>
       <c r="C23" s="2" t="s">
@@ -1162,123 +1162,123 @@
       </c>
       <c r="B25" s="2">
         <v>3976</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>51</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
-        <v>3259</v>
+        <v>2964</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>54</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>2964</v>
+        <v>2806</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>55</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>2806</v>
+        <v>3651</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>56</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>3651</v>
+        <v>3259</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>53</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>57</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>