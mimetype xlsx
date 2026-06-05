--- v0 (2026-03-30)
+++ v1 (2026-06-05)
@@ -92,132 +92,132 @@
   <si>
     <t>Daniel Robert</t>
   </si>
   <si>
     <t>Janeczek</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t>Jaskłowski</t>
   </si>
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Szumigaj</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
+    <t>Szymanik</t>
+  </si>
+  <si>
     <t>Dobrowolski</t>
   </si>
   <si>
-    <t>Szymanik</t>
-[...1 lines deleted...]
-  <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Gordon</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Kędziora</t>
+  </si>
+  <si>
+    <t>Tomaszczyk</t>
+  </si>
+  <si>
     <t>Sałaciński</t>
   </si>
   <si>
     <t>Piskorski</t>
   </si>
   <si>
     <t>Szydłowski</t>
   </si>
   <si>
-    <t>Kędziora</t>
-[...4 lines deleted...]
-  <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Pawłowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Radziszewski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Dubiel</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Radelczyk</t>
   </si>
   <si>
     <t>Rafał</t>
   </si>
   <si>
     <t>Michalak</t>
   </si>
   <si>
     <t>Sebastian</t>
   </si>
   <si>
     <t>Magryta</t>
   </si>
   <si>
     <t>Pietrzak</t>
   </si>
   <si>
     <t>Wojtek</t>
   </si>
   <si>
     <t>Łukasz</t>
   </si>
   <si>
+    <t>Krzyżański</t>
+  </si>
+  <si>
+    <t>Wirski</t>
+  </si>
+  <si>
     <t>Tarasiuk</t>
-  </si>
-[...4 lines deleted...]
-    <t>Wirski</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -805,212 +805,212 @@
       </c>
       <c r="B10" s="2">
         <v>1941</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>2890</v>
+        <v>3417</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
-        <v>3417</v>
+        <v>2890</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2">
         <v>2630</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>3187</v>
+        <v>3558</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>2634</v>
+        <v>2599</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>2628</v>
+        <v>3187</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3558</v>
+        <v>2634</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2599</v>
+        <v>2628</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>1411</v>
       </c>
       <c r="C19" s="2" t="s">
@@ -1159,111 +1159,111 @@
       </c>
       <c r="E25" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="2">
         <v>2061</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="2">
-        <v>2867</v>
+        <v>1786</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="2">
-        <v>1786</v>
+        <v>1910</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="2">
-        <v>1910</v>
+        <v>2867</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>53</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>