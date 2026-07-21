--- v1 (2026-06-05)
+++ v2 (2026-07-21)
@@ -107,63 +107,63 @@
   <si>
     <t>Maciej</t>
   </si>
   <si>
     <t>Szumigaj</t>
   </si>
   <si>
     <t>Marcin</t>
   </si>
   <si>
     <t>Szymanik</t>
   </si>
   <si>
     <t>Dobrowolski</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
     <t>Gordon</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
+    <t>Szydłowski</t>
+  </si>
+  <si>
     <t>Kędziora</t>
   </si>
   <si>
     <t>Tomaszczyk</t>
   </si>
   <si>
     <t>Sałaciński</t>
   </si>
   <si>
     <t>Piskorski</t>
-  </si>
-[...1 lines deleted...]
-    <t>Szydłowski</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Pawłowski</t>
   </si>
   <si>
     <t>Patryk</t>
   </si>
   <si>
     <t>Radziszewski</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
     <t>Dubiel</t>
   </si>
   <si>
     <t>Piotr</t>
   </si>
   <si>
     <t>Radelczyk</t>
   </si>
@@ -874,143 +874,143 @@
       </c>
       <c r="B13" s="2">
         <v>2630</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
-        <v>3558</v>
+        <v>2628</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
-        <v>2599</v>
+        <v>3558</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2">
-        <v>3187</v>
+        <v>2599</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>2634</v>
+        <v>3187</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>2628</v>
+        <v>2634</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>30</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>35</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>1411</v>
       </c>
       <c r="C19" s="2" t="s">