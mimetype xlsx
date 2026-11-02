--- v0 (2026-04-09)
+++ v1 (2026-11-02)
@@ -83,63 +83,63 @@
   <si>
     <t>Gustaw</t>
   </si>
   <si>
     <t>Jacek</t>
   </si>
   <si>
     <t>Bąk</t>
   </si>
   <si>
     <t>Józef</t>
   </si>
   <si>
     <t>Krajewski</t>
   </si>
   <si>
     <t>Michał</t>
   </si>
   <si>
     <t>Pracz</t>
   </si>
   <si>
     <t>Paweł</t>
   </si>
   <si>
+    <t>Gibert</t>
+  </si>
+  <si>
     <t>Wichrań</t>
   </si>
   <si>
-    <t>Gibert</t>
-[...1 lines deleted...]
-  <si>
     <t>Piotr</t>
   </si>
   <si>
+    <t>Linke</t>
+  </si>
+  <si>
     <t>Gawroński</t>
-  </si>
-[...1 lines deleted...]
-    <t>Linke</t>
   </si>
   <si>
     <t>Stanisław</t>
   </si>
   <si>
     <t>Wiśniewski</t>
   </si>
   <si>
     <t>Szymon</t>
   </si>
   <si>
     <t>Konopacki</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Włodzimierz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -676,120 +676,120 @@
       </c>
       <c r="B7" s="2">
         <v>545</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2">
         <v>547</v>
       </c>
       <c r="C12" s="2" t="s">
@@ -823,51 +823,51 @@
       </c>
       <c r="E13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2">
         <v>541</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>12</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2">
         <v>548</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F15" s="2" t="s">