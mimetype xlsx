--- v0 (2026-03-31)
+++ v1 (2026-08-15)
@@ -143,54 +143,54 @@
   <si>
     <t>Kutyš</t>
   </si>
   <si>
     <t>Leszek</t>
   </si>
   <si>
     <t>Ptaszyński</t>
   </si>
   <si>
     <t>Lukas</t>
   </si>
   <si>
     <t>Leonovič</t>
   </si>
   <si>
     <t>Marijuš</t>
   </si>
   <si>
     <t>Antonovič</t>
   </si>
   <si>
     <t>Mateusz</t>
   </si>
   <si>
+    <t>Waluszko</t>
+  </si>
+  <si>
     <t>Romaniec</t>
-  </si>
-[...1 lines deleted...]
-    <t>Waluszko</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Borkowski</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Peicov</t>
   </si>
   <si>
     <t>MDA</t>
   </si>
   <si>
     <t>Tomaš</t>
   </si>
   <si>
     <t>Pavtel</t>
   </si>
   <si>
     <t>Daškevič</t>
   </si>
@@ -946,77 +946,77 @@
       </c>
       <c r="B16" s="2">
         <v>2720</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>41</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="2">
-        <v>3035</v>
+        <v>3552</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="2">
-        <v>3552</v>
+        <v>3035</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>44</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>1874</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="2" t="s">