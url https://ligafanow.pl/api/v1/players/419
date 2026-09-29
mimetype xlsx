--- v1 (2026-08-15)
+++ v2 (2026-09-29)
@@ -86,59 +86,59 @@
   <si>
     <t>Olszewski</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Bramkarz</t>
   </si>
   <si>
     <t>Damian</t>
   </si>
   <si>
     <t>Cichy</t>
   </si>
   <si>
     <t>Dawid</t>
   </si>
   <si>
     <t>Uziębło</t>
   </si>
   <si>
     <t>Ernest</t>
   </si>
   <si>
+    <t>Dubrovskij</t>
+  </si>
+  <si>
+    <t>LTU</t>
+  </si>
+  <si>
     <t>Dubrovski</t>
   </si>
   <si>
-    <t>LTU</t>
-[...4 lines deleted...]
-  <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>Gorbačevski</t>
   </si>
   <si>
     <t>Jędrzej</t>
   </si>
   <si>
     <t>Kowalczuk</t>
   </si>
   <si>
     <t>Kamil</t>
   </si>
   <si>
     <t>Grzegorek</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>Konrad</t>
   </si>
   <si>
     <t>Kutyš</t>
@@ -167,54 +167,54 @@
   <si>
     <t>Waluszko</t>
   </si>
   <si>
     <t>Romaniec</t>
   </si>
   <si>
     <t>Robert</t>
   </si>
   <si>
     <t>Borkowski</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>Peicov</t>
   </si>
   <si>
     <t>MDA</t>
   </si>
   <si>
     <t>Tomaš</t>
   </si>
   <si>
+    <t>Daškevič</t>
+  </si>
+  <si>
     <t>Pavtel</t>
-  </si>
-[...1 lines deleted...]
-    <t>Daškevič</t>
   </si>
   <si>
     <t>Tomasz</t>
   </si>
   <si>
     <t>Kaźmierczak</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -716,74 +716,74 @@
       </c>
       <c r="B6" s="2">
         <v>3262</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2">
-        <v>1990</v>
+        <v>3041</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2">
-        <v>3041</v>
+        <v>1990</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2">
         <v>2722</v>
       </c>
       <c r="C9" s="2" t="s">
@@ -1038,77 +1038,77 @@
       </c>
       <c r="B20" s="2">
         <v>3031</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>47</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>48</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>49</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="2">
-        <v>2303</v>
+        <v>1863</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="D21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>51</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="2">
-        <v>1863</v>
+        <v>2303</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>52</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>25</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="2">
         <v>3032</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="2" t="s">